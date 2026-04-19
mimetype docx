--- v0 (2026-03-09)
+++ v1 (2026-04-19)
@@ -66,1831 +66,1961 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenolic and anthocyanin profile characterization of five disease resistant grape cultivars in septentrional context of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dadmun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Katharine Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada-Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 508, pp.148330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Streamlining metal analysis in wine: Matrix purification for simple lead detection by AAS or portable electrochemical sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 491, pp.145047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White wines aged in barrels with controlled tannin potential exhibit correlated long-term oxidative stability in bottle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Badet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Wirgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.101907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2024.101907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequential extraction of high-value added molecules from grape pomaces using supercritical fluids with water as a co-solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayane Hayrapetyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Trchounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Buon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3su00183k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct NMR evidence for the dissociation of sulfur-dioxide-bound acetaldehyde under acidic conditions: Impact on wines oxidative stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Tachtalidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 373 (Part B), pp.131679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Oak Wood Barrel Tannin Potential and Toasting on White Wine Antioxidant Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Badet-Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (30), pp.8402-8410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b00517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of white wines resistance against oxidation by Electron Paramagnetic Resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270, pp.156 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular and Macromolecular Changes in Bottle-Aged White Wines Reflect Oxidative Evolution–Impact of Must Clarification and Bottle Closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory impact of polyphenolic composition on the oxidative notes of Chardonnay wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/beverages4010019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Subtle Is the “Terroir” Effect? Chemistry-Related Signatures of Two “Climats de Bourgogne”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a purification protocol of grape juice peptides responsible for wines oxidative stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc John Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioanalytical workflow for exploring the chemical diversity and antioxidant capacity of grape juice peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc John Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183809v1</w:t>
-              </w:r>
-[...1228 lines deleted...]
-                <w:t xml:space="preserve">hal-05264851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du sulfitage au cours des opérations prefermentaires sur la stabilité oxydative des vins de chardonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiveau J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaud-Weber, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact du sulfitage au cours des opérations prefermentaires sur la stabilité oxydative des vins de chardonnay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaz-Rubio, M.E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozier, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2037,51 +2167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05217950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiia Sikolenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Hayrapetyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Trchounian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00183k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tachtalidou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Badet-Murat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b00517" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01893703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Magne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097615" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio, M.E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dadmun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharine Mansfield" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05217950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiia Sikolenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Hayrapetyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Trchounian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00183k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tachtalidou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Badet-Murat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b00517" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01893703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Magne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097615" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio, M.E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>