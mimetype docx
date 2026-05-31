--- v1 (2026-04-19)
+++ v2 (2026-05-31)
@@ -762,325 +762,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Oak Wood Barrel Tannin Potential and Toasting on White Wine Antioxidant Stability</w:t>
+                <w:t xml:space="preserve">Measurement of white wines resistance against oxidation by Electron Paramagnetic Resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Daoud</w:t>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Coelho</w:t>
+                <w:t xml:space="preserve">Marie Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Badet-Murat</w:t>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (30), pp.8402-8410. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270, pp.156 - 161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b00517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310469v1</w:t>
+                <w:t xml:space="preserve">hal-01894707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of white wines resistance against oxidation by Electron Paramagnetic Resonance spectroscopy</w:t>
+                <w:t xml:space="preserve">Impact of Oak Wood Barrel Tannin Potential and Toasting on White Wine Antioxidant Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Marie-Laure Badet-Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 270, pp.156 - 161. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (30), pp.8402-8410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b00517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894707v1</w:t>
+                <w:t xml:space="preserve">hal-02310469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and Macromolecular Changes in Bottle-Aged White Wines Reflect Oxidative Evolution–Impact of Must Clarification and Bottle Closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2167,51 +2167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dadmun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharine Mansfield" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05217950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiia Sikolenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Hayrapetyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Trchounian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00183k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tachtalidou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Badet-Murat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b00517" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01893703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Magne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097615" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio, M.E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dadmun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharine Mansfield" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05217950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiia Sikolenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Hayrapetyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Trchounian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00183k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tachtalidou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Badet-Murat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b00517" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01893703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Magne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097615" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio, M.E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>