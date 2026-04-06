--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,289 +66,684 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote center of motion mechanism modeling and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Med Amine Laribi; Carl Nelson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robot Design. Application to Medical Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press, pp.45-75, 2026, 978-0-443-24778-1 (paperback) ; 978-0-443-24779-8 (eBook). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-24778-1.00003-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of Robotic Braces for Patients with Scoliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Service and Industrial Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 84, Springer International Publishing; Springer International Publishing, pp.30-37, 2020, Mechanisms and Machine Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48989-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation dimensionnelle d'un robot de télé-échographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal National de la recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Toulouse II Figeac, pp.58-74, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness Performance Analysis of a Delta Robot with Variable-Stiffness Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Nelson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM International Conference on Mechanisms, Transmissions and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124, Springer Nature Switzerland, pp.152-160, 2023, Mechanisms and Machine Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-29815-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Robotic Brace with Parallel Structure for Spine Deformities Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Calistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFToMM Symposium on Mechanism Design for Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103, Springer International Publishing, pp.159-167, 2021, Mechanisms and Machine Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-75271-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -358,2121 +753,2121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance d'un robot collaboratif pour le versement du thé à la menthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Center of Motion for Redundant Robotic-Assisted Ultrasound Guided Regional Anesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Service and Industrial Robotics 2020 | Book chapter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Poiters, France. pp.85-92, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-48989-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-23563-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM WC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des architectures mécaniques des robots médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Process of a New Lighting Robotic Arm for Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM Symposium on Mechanism Design for Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Udine, Italy. pp.310-317, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00365-4_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pneumatic Haptic Probe Replica for Tele-Robotized Ultrasonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatwaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Smart Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.79-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de tenségrité pour la sécurité en robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotisation d’un bras d’éclairage de bloc opératoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Design of a Lighting Robotic Arm for Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Robotics and Mechatronics (IFToMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical wrist dimensional synthesis adapted for tool-guidance medical robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural link optimization of an echography robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM 2011 World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico. pp.A23-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche de conception collaborative d'un robot pour la télé-échographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de Recherche en IUT (CNR IUT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des performances de deux robots sphériques à architecture sérielle et parallèle selon des critères géométriques et cinématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congres Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation dimensionnelle d'un robot de télé-échographie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(CNRIUT), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Angers, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a 4 dof tele-echography robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arbeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.3501 - 3506, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2010.5649680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si les robots étaient beaux...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Recherche en Robotique (JNRR'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Neuvy sur Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and geometrical validation of a tele-echography robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems, IROS 2008 IEEE/RSJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1447 - 1452, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de conception optimale de robots médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2482,1900 +2877,1643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and position control of a robotic brace dedicated to the treatment of scoliosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Calistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (5), pp.1466-1482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0263574722001825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A redundant rehabilitation robot with a variable stiffness mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Nelson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 150, pp.103862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.103862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Pneumatic Actuators Used for the Design of Medical Simulators and Medical Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Special Issue Haptics for Human Augmentation, 3 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mti3030047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of kinematics for minimally invasive surgery and tele-echography robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (4), pp.040802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4037053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design process for robotic medical tool guidance manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Nouaille</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 230 (2), pp.259-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0954406215590639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific performances comparative study of two spherical robots for tele-echography application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0954406214530598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical wrist dimensional synthesis adapted for tool-guidance medical robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Method of dimensional optimization of spherical robots for medical applications using specialized indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.173-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069214v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method of dimensional optimization of spherical robots for medical applications using specialized indices</w:t>
+                <w:t xml:space="preserve">Spherical wrist dimensional synthesis adapted for tool-guidance medical robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Zhang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.217-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2014022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923693v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process of optimisation for a 4 DOF tele-echography robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (07), pp.1131-1145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0263574711001305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Process of a Robotized Tele-Echography System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Mechanisms, Mechanical Transmissions and Robotics (162), pp.162-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A medical robot kinematics design approach based on knowledge management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 35 (Issue 4), pp.316-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/01439910810876418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647996v1</w:t>
-              </w:r>
-[...255 lines deleted...]
-                <w:t xml:space="preserve">hal-00649659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mechanism and Machine Science.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, pp.1761-1769, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Design of a Lighting Robotic Arm for Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Kinematics Proceedings of the 7th International Workshop on Computational Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, pp.44-52, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4385,161 +4523,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspension de Plafond à cinématique améliorée pour porter une pièce d’équipement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: BR-27301, French patent 1662777. 2018, N° publication 3 060 704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4686,51 +4824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nelson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29815-8_15" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Ray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Calistri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75271-2_17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gougeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_10" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl A. Nelson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649680" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650901" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722001825" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103862" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215590639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.384" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nelson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24778-1.00003-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Ray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29815-8_15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Calistri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75271-2_17" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gougeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl A. Nelson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722001825" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103862" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215590639" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.384" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137272v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>