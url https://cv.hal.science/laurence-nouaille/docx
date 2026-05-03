--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -461,77 +461,1488 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and position control of a robotic brace dedicated to the treatment of scoliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Calistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (5), pp.1466-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574722001825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A redundant rehabilitation robot with a variable stiffness mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.103862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.103862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Review of Pneumatic Actuators Used for the Design of Medical Simulators and Medical Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Senac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue Haptics for Human Augmentation, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mti3030047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of kinematics for minimally invasive surgery and tele-echography robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.040802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4037053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design process for robotic medical tool guidance manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (2), pp.259-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954406215590639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A specific performances comparative study of two spherical robots for tele-echography application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954406214530598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Method of dimensional optimization of spherical robots for medical applications using specialized indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.173-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spherical wrist dimensional synthesis adapted for tool-guidance medical robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.217-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2014022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process of optimisation for a 4 DOF tele-echography robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (07), pp.1131-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574711001305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design Process of a Robotized Tele-Echography System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mechanisms, Mechanical Transmissions and Robotics (162), pp.162-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A medical robot kinematics design approach based on knowledge management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 35 (Issue 4), pp.316-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/01439910810876418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness Performance Analysis of a Delta Robot with Variable-Stiffness Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -550,92 +1961,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM International Conference on Mechanisms, Transmissions and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124, Springer Nature Switzerland, pp.152-160, 2023, Mechanisms and Machine Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-29815-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Robotic Brace with Parallel Structure for Spine Deformities Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -644,106 +2055,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Calistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFToMM Symposium on Mechanism Design for Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103, Springer International Publishing, pp.159-167, 2021, Mechanisms and Machine Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-75271-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -753,877 +2164,877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance d'un robot collaboratif pour le versement du thé à la menthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Center of Motion for Redundant Robotic-Assisted Ultrasound Guided Regional Anesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Service and Industrial Robotics 2020 | Book chapter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Poiters, France. pp.85-92, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-48989-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFToMM WC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170850v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+                <w:t xml:space="preserve">Évolution des architectures mécaniques des robots médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM WC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284442v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des architectures mécaniques des robots médicaux</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Senac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-23563-5_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284438v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Process of a New Lighting Robotic Arm for Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM Symposium on Mechanism Design for Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Udine, Italy. pp.310-317, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00365-4_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pneumatic Haptic Probe Replica for Tele-Robotized Ultrasonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatwaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Smart Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.79-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de tenségrité pour la sécurité en robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1639,289 +3050,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotisation d’un bras d’éclairage de bloc opératoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Design of a Lighting Robotic Arm for Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Robotics and Mechatronics (IFToMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical wrist dimensional synthesis adapted for tool-guidance medical robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1943,219 +3354,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural link optimization of an echography robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM 2011 World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico. pp.A23-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche de conception collaborative d'un robot pour la télé-échographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,100 +3581,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de Recherche en IUT (CNR IUT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des performances de deux robots sphériques à architecture sérielle et parallèle selon des critères géométriques et cinématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2278,73 +3689,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congres Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation dimensionnelle d'un robot de télé-échographie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2386,73 +3797,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(CNRIUT), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Angers, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a 4 dof tele-echography robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2461,155 +3872,155 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arbeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.3501 - 3506, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2010.5649680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si les robots étaient beaux...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,73 +4035,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Recherche en Robotique (JNRR'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Neuvy sur Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and geometrical validation of a tele-echography robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2709,92 +4120,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems, IROS 2008 IEEE/RSJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1447 - 1452, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de conception optimale de robots médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2823,1468 +4234,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360143v1</w:t>
-              </w:r>
-[...1409 lines deleted...]
-                <w:t xml:space="preserve">hal-00647996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4302,51 +4302,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4397,90 +4397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Design of a Lighting Robotic Arm for Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Kinematics Proceedings of the 7th International Workshop on Computational Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, pp.44-52, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4563,77 +4563,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: BR-27301, French patent 1662777. 2018, N° publication 3 060 704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -4824,51 +4824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nelson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24778-1.00003-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Ray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29815-8_15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Calistri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75271-2_17" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gougeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl A. Nelson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722001825" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103862" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215590639" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.384" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137272v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nelson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24778-1.00003-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Ray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Calistri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722001825" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103862" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl A. Nelson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215590639" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.384" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29815-8_15" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75271-2_17" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gougeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649680" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137272v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>