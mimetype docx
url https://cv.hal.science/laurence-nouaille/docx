--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -461,1488 +461,77 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
-[...1409 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness Performance Analysis of a Delta Robot with Variable-Stiffness Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1961,92 +550,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM International Conference on Mechanisms, Transmissions and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124, Springer Nature Switzerland, pp.152-160, 2023, Mechanisms and Machine Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-29815-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Robotic Brace with Parallel Structure for Spine Deformities Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2055,106 +644,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Calistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFToMM Symposium on Mechanism Design for Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103, Springer International Publishing, pp.159-167, 2021, Mechanisms and Machine Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-75271-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2164,877 +753,877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance d'un robot collaboratif pour le versement du thé à la menthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Center of Motion for Redundant Robotic-Assisted Ultrasound Guided Regional Anesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Service and Industrial Robotics 2020 | Book chapter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Poiters, France. pp.85-92, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-48989-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+                <w:t xml:space="preserve">Évolution des architectures mécaniques des robots médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM WC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284442v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des architectures mécaniques des robots médicaux</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Senac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-23563-5_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284438v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFToMM WC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170850v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Process of a New Lighting Robotic Arm for Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM Symposium on Mechanism Design for Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Udine, Italy. pp.310-317, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00365-4_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pneumatic Haptic Probe Replica for Tele-Robotized Ultrasonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatwaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Smart Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.79-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de tenségrité pour la sécurité en robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3050,289 +1639,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotisation d’un bras d’éclairage de bloc opératoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Kinematic Design of a Lighting Robotic Arm for Operating Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Auxerre, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Robotics and Mechatronics (IFToMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974518v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Design of a Lighting Robotic Arm for Operating Room</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Robotisation d’un bras d’éclairage de bloc opératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Robotics and Mechatronics (IFToMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137253v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical wrist dimensional synthesis adapted for tool-guidance medical robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3354,219 +1943,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural link optimization of an echography robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM 2011 World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico. pp.A23-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche de conception collaborative d'un robot pour la télé-échographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,100 +2170,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de Recherche en IUT (CNR IUT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des performances de deux robots sphériques à architecture sérielle et parallèle selon des critères géométriques et cinématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,73 +2278,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congres Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation dimensionnelle d'un robot de télé-échographie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3797,73 +2386,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(CNRIUT), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Angers, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a 4 dof tele-echography robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3872,155 +2461,155 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arbeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.3501 - 3506, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2010.5649680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si les robots étaient beaux...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4035,73 +2624,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Recherche en Robotique (JNRR'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Neuvy sur Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and geometrical validation of a tele-echography robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4120,92 +2709,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems, IROS 2008 IEEE/RSJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1447 - 1452, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de conception optimale de robots médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4234,57 +2823,1468 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and position control of a robotic brace dedicated to the treatment of scoliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Calistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (5), pp.1466-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574722001825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A redundant rehabilitation robot with a variable stiffness mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.103862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.103862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Review of Pneumatic Actuators Used for the Design of Medical Simulators and Medical Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Senac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue Haptics for Human Augmentation, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mti3030047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of kinematics for minimally invasive surgery and tele-echography robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.040802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4037053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design process for robotic medical tool guidance manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (2), pp.259-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954406215590639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A specific performances comparative study of two spherical robots for tele-echography application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954406214530598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spherical wrist dimensional synthesis adapted for tool-guidance medical robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.217-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2014022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Method of dimensional optimization of spherical robots for medical applications using specialized indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.173-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process of optimisation for a 4 DOF tele-echography robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (07), pp.1131-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574711001305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design Process of a Robotized Tele-Echography System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mechanisms, Mechanical Transmissions and Robotics (162), pp.162-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A medical robot kinematics design approach based on knowledge management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 35 (Issue 4), pp.316-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/01439910810876418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360143v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4302,51 +4302,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4397,90 +4397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Design of a Lighting Robotic Arm for Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Kinematics Proceedings of the 7th International Workshop on Computational Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, pp.44-52, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4563,77 +4563,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: BR-27301, French patent 1662777. 2018, N° publication 3 060 704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -4824,51 +4824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nelson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24778-1.00003-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Ray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Calistri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722001825" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103862" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl A. Nelson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215590639" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.384" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29815-8_15" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75271-2_17" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gougeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649680" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137272v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nelson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24778-1.00003-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Ray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29815-8_15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Calistri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75271-2_17" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gougeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl A. Nelson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722001825" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103862" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215590639" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.384" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137272v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>