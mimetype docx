--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> laurence paire-ficout </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving habits and difficulties in people with epilepsy: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 175, pp.110824. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de l’évaluation de l’aptitude à la conduite automobile à l’aide d’un simulateur dans le parcours de soin des personnes âgées présentant des troubles neurocognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delphin-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.513-520. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2025.1262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Activity Linked to Clocking in Deaf Adults: fNIRS Insights with Static and Animated Stimuli Presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11020196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and facilitators to social participation after driving cessation among older adults: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pellichero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Fabrigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (2), pp.101373. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can animation compensate for temporal processing difficulties in deaf people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.3617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des psychologues dans le contexte de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (360), pp. 14-18. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalistic driving study investigating self-regulation behavior in early Alzheimer's disease: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Fabrigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-171031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional experiences one year after a traffic accident: An exploratory study of verbatim accounts of the ESPARR cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy-Claude Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp. 659-670. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.injury.2017.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Executive Changes in Drivers with Parkinson's Disease: Study Using Neuropsychological and Driving Simulator Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (3-4), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of navigation instruction at intersections for older drivers and those with early Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas-Antérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.249-254. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t miss your train! Just follow the computer screen animation: Comprehension of animated public information graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp 206-221. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When emotions disturb the localization of road elements: effects of anger and sadness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (C), pp. 125-132. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2013.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel format visuel adopter pour informer les sourds et malentendants dans les transports collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (76), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.761.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Specific Executive Functions on Driving Performance in People with Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergun y Uc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (14), pp. 1941-1948,. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.25660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le code de la route reste peu accessible à un grand nombre de personnes sourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borgetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'audition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (5), pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between cognitive functions and driving behavior in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp. 98-107. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000338264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired updating ability in drivers with Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.218. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jnnp.2009.203166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between the cognitive process and the phenomenological experienc of TOT : Effect of the anxiolytic drug lorazepam on TOT states.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schwartz B.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.360-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je l'ai sur le bout de la langue !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzodiazepines and semantic memory : effects of lorazepam on the Moses illusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 172, pp.309-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du Langage Parlé Complété sur les habiletés phonologiques d’enfants sourds prélecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.237-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’épilepsie sur les pratiques de conduite automobile : effet du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 181, pp.S5, 2025, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement normal et maladie de Parkinson : décrypter les changements neurophysiologiques affectant la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cheminon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Danaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Luauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (175), pp.14-17, 2025, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après un AVC : où en est-on en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Traumatisme Crânien, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur route des aptitudes à la reprise de la conduite automobile chez des patients post-AVC : Intérêt des caméras embarquées dans le véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Traumatisme Crânien, Sep 2022, Ploemeur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PARACHUTE : Personnes âgées et Risque de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chute des personnes âgées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMIH, Jul 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles difficultés les personnes sourdes rencontrent-elles dans les transports : Approche psycho-ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'hiver 2018 IFRATH Institut Fédératif de Recherche sur les Aides Techniques pour les Personnes Handicapées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, PARIS, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre dynamique le matériel d'apprentissage du code de la route : un intérêt particulier pour les sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation 3D comme support au code de la route. Intérêt pour les candidats sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, DIJON, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité de conduite de personnes présentant une démence de type Alzheimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entertiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, QUEBEC, Canada. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACoSur : Accès au Code de la route et Surdité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée comité des études DSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, PARIS, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Parkinson's Disease patients fit to drive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Non-Motor Dysfunctions in Parkinson's Disease and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, LJUBLJANA, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre personnalité et estimation de ses propres capacités cognitives chez des conducteurs âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès international d'Epidémiologie ADELF-EPITER, Epidémiologie et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, RENNES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le matériel d'apprentissage du code de la route, une solution pour les personnes sourdes et malentendantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, PARIS, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le matériel d'apprentissage du code de la route pour une meilleure compréhension et réussite à l'examen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Entretiens du Centre Jacques-Cartier. Facteurs humains, technologies embarquées et numériques : quel rôle pour les politiques de sécurité routière ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, LYON, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of driving errors in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 GSA Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, NEW ORLEANS, LOUISIANA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de l'activité de conduite de patients Alzheimer : Approche en naturalistic driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMASA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LYON, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of driving errors in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 GSA Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, NEW ORLEANS, United States. p. 571, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geront/gnw162.2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d'auto-estimation des capacités cognitives des conducteurs âgés et impact sur la régulation de la conduite à deux ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIACTIS 2016, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, LAUSANNE, Suisse. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move - Epidemiological results about profiles of cognitive over and under estimators ; Experimental results about relationship between cognitive and driving self-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on ageing society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, GOTEBORG, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre auto-évaluation des capacités cognitives, celle des capacités de conduite, et régulation de l'activité de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'échanges scientifiques du département TS2. Vieillisssement : concilier mobilité, santé et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, BRON, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between cognitive and driving self-assessments in older drivers. Result of epidemiological and experimental on-road studies in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSED 2015 - 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre traits de personnalité et estimation de ses propres capacités cognitives : résultats de la cohorte SAFE MOVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on the BFI : Round and about the Big Five Inventory for Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, TOURS, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir et conduire : une question d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSTTAR, 50 ans de recherche en sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bron, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Safe move for older drivers - SP1 Cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Meeting of the Safe Move Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, GOTEBORG, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological results about profiles of cognitive over and under estimators; Experimental results about relationship between cognitive and driving self-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on ageing society. Lindholmen Conference Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Göteborg, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How not to give up on train travel when you are deaf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre-Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSED 2015 - 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obtention de l'examen du code de la route pour les personnes avec difficulté linguistique : un parcours fastidieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretien Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bruxelles, Belgique. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move: Factors leading to a strong overestimation of cognitive performances in older drivers: first results from a cohort study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Marie-Dit-Asse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014 - 28th international congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, PARIS, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative visual design to assure information for all in transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre-Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, PARIS, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-estimation of driving performances in older drivers who over or under estimate their cognitive abilities: Safe move study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAST - Ageing and Safe Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, BERGISCH GLADBACH, Germany. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating executive functions on driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation in public transports: can it facilitate information accessibility for elderly people ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Earli Biennal Conference - European Association for research on learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Münich, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Animation Facilitate Comprehension of Public Information Graphics? Evidence from Eye Tracking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for research on learning and Instruction, Early</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Exeter, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations de handicap dans les transports: une inadéquation des transports aux capacités fonctionnelles de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Connaissance réciproque IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip Of the Tongue states and Semantic memory impairments under the effect of the anxiolytic drug lorazepam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP XIII° conférence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident vasculaire cérébral et reprise de la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Leguiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER : Actualités en Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite automobile d'aujourd'hui à demain : comment les personnes âgées pourraient-elles prendre le virage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conduite automobile d'aujourd'hui à demain : comment les personnes âgées pourraient-elles prendre le virage ? In: Cahier n°3 des résultats de l'étude « Voir et entendre au volant : comprendre et anticiper l'impact du véhicule de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la santé visuelle & auditive, 6 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas rater son train quand on est sourd ou malentendant ? Projet SUrDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stépane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche et l'Accessibilité.Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINISTERE DE L'ECOLOGIE, DU DEVELOPPEMENT DURABLE ET DE L'ENERGIE; Délégation Ministérielle à l'Accessibilité, pp. 59-63, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA DOCUMENTATION FRANCAISE, pp. 121-141, 2015, 978-2-11-010114-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations en termes de besoins de communication avec les autres usagers et de postures acceptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L9.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Centre Européen d’Etudes de Sécurité et d’Analyse des Risques; Laboratoire d'accidentologie et de biomécanique Renault Peugeot; VEDECOM. 2022, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et limites de l’utilisation d’un véhicule automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L8.2, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP 8.2 Livrable final. Analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel (Site de Bron, France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recueil des données pour l'analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L8.3, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2020, p22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Safety Effects of Road User Related Measures, SAfetyCube Deliverable 4.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Theofilatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dragomanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Botteghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 465 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Road User related Risk Factors. SAfetyCube Deliverable 4.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aigner-Breuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote sur l'efficacité du programme d'accompagnement des patients avec trouble cognitif dans le maintien ou le processus d'arrêt de la conduite automobile en Gériatrie et Neurologie (ACCOMPAGNE): résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Tchoulfayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delphin-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès annuel des hôpitaux de jour gériatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, COLMAR, France. 38ème Congrès annuel des hôpitaux de jour gériatriques, 1 p, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derollepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, PARIS, France. Elsevier, 12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018, 61, pp.e445, 2018, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Gachon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving habits and difficulties in people with epilepsy: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 175, pp.110824. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’épilepsie sur les pratiques de conduite automobile : effet du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 181, pp.S5. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de l’évaluation de l’aptitude à la conduite automobile à l’aide d’un simulateur dans le parcours de soin des personnes âgées présentant des troubles neurocognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delphin-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.513-520. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2025.1262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement normal et maladie de Parkinson : décrypter les changements neurophysiologiques affectant la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cheminon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Danaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Luauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (175), pp.14-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Activity Linked to Clocking in Deaf Adults: fNIRS Insights with Static and Animated Stimuli Presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11020196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can animation compensate for temporal processing difficulties in deaf people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.3617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and facilitators to social participation after driving cessation among older adults: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pellichero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Fabrigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (2), pp.101373. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des psychologues dans le contexte de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (360), pp. 14-18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalistic driving study investigating self-regulation behavior in early Alzheimer's disease: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Fabrigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-171031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional experiences one year after a traffic accident: An exploratory study of verbatim accounts of the ESPARR cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy-Claude Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp. 659-670. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.injury.2017.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of navigation instruction at intersections for older drivers and those with early Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas-Antérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.249-254. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Executive Changes in Drivers with Parkinson's Disease: Study Using Neuropsychological and Driving Simulator Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (3-4), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t miss your train! Just follow the computer screen animation: Comprehension of animated public information graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp 206-221. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When emotions disturb the localization of road elements: effects of anger and sadness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (C), pp. 125-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2013.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Specific Executive Functions on Driving Performance in People with Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergun y Uc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (14), pp. 1941-1948,. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.25660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel format visuel adopter pour informer les sourds et malentendants dans les transports collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (76), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.761.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le code de la route reste peu accessible à un grand nombre de personnes sourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borgetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'audition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (5), pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between cognitive functions and driving behavior in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp. 98-107. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000338264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired updating ability in drivers with Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.218. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jnnp.2009.203166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between the cognitive process and the phenomenological experienc of TOT : Effect of the anxiolytic drug lorazepam on TOT states.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schwartz B.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.360-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je l'ai sur le bout de la langue !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzodiazepines and semantic memory : effects of lorazepam on the Moses illusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 172, pp.309-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du Langage Parlé Complété sur les habiletés phonologiques d’enfants sourds prélecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.237-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après un AVC : où en est-on en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Traumatisme Crânien, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur route des aptitudes à la reprise de la conduite automobile chez des patients post-AVC : Intérêt des caméras embarquées dans le véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Traumatisme Crânien, Sep 2022, Ploemeur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PARACHUTE : Personnes âgées et Risque de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chute des personnes âgées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMIH, Jul 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles difficultés les personnes sourdes rencontrent-elles dans les transports : Approche psycho-ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'hiver 2018 IFRATH Institut Fédératif de Recherche sur les Aides Techniques pour les Personnes Handicapées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, PARIS, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre dynamique le matériel d'apprentissage du code de la route : un intérêt particulier pour les sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation 3D comme support au code de la route. Intérêt pour les candidats sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, DIJON, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité de conduite de personnes présentant une démence de type Alzheimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entertiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, QUEBEC, Canada. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACoSur : Accès au Code de la route et Surdité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée comité des études DSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, PARIS, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d'auto-estimation des capacités cognitives des conducteurs âgés et impact sur la régulation de la conduite à deux ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIACTIS 2016, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, LAUSANNE, Suisse. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le matériel d'apprentissage du code de la route, une solution pour les personnes sourdes et malentendantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, PARIS, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Parkinson's Disease patients fit to drive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Non-Motor Dysfunctions in Parkinson's Disease and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, LJUBLJANA, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre personnalité et estimation de ses propres capacités cognitives chez des conducteurs âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès international d'Epidémiologie ADELF-EPITER, Epidémiologie et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, RENNES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le matériel d'apprentissage du code de la route pour une meilleure compréhension et réussite à l'examen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Entretiens du Centre Jacques-Cartier. Facteurs humains, technologies embarquées et numériques : quel rôle pour les politiques de sécurité routière ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, LYON, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of driving errors in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 GSA Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, NEW ORLEANS, LOUISIANA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de l'activité de conduite de patients Alzheimer : Approche en naturalistic driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMASA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LYON, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of driving errors in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 GSA Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, NEW ORLEANS, United States. p. 571, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geront/gnw162.2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move - Epidemiological results about profiles of cognitive over and under estimators ; Experimental results about relationship between cognitive and driving self-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on ageing society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, GOTEBORG, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre auto-évaluation des capacités cognitives, celle des capacités de conduite, et régulation de l'activité de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'échanges scientifiques du département TS2. Vieillisssement : concilier mobilité, santé et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, BRON, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between cognitive and driving self-assessments in older drivers. Result of epidemiological and experimental on-road studies in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSED 2015 - 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre traits de personnalité et estimation de ses propres capacités cognitives : résultats de la cohorte SAFE MOVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on the BFI : Round and about the Big Five Inventory for Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, TOURS, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir et conduire : une question d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSTTAR, 50 ans de recherche en sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bron, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Safe move for older drivers - SP1 Cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Meeting of the Safe Move Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, GOTEBORG, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological results about profiles of cognitive over and under estimators; Experimental results about relationship between cognitive and driving self-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on ageing society. Lindholmen Conference Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Göteborg, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How not to give up on train travel when you are deaf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre-Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSED 2015 - 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obtention de l'examen du code de la route pour les personnes avec difficulté linguistique : un parcours fastidieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretien Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bruxelles, Belgique. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move: Factors leading to a strong overestimation of cognitive performances in older drivers: first results from a cohort study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Marie-Dit-Asse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014 - 28th international congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, PARIS, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative visual design to assure information for all in transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre-Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, PARIS, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-estimation of driving performances in older drivers who over or under estimate their cognitive abilities: Safe move study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAST - Ageing and Safe Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, BERGISCH GLADBACH, Germany. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating executive functions on driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation in public transports: can it facilitate information accessibility for elderly people ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Earli Biennal Conference - European Association for research on learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Münich, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Animation Facilitate Comprehension of Public Information Graphics? Evidence from Eye Tracking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for research on learning and Instruction, Early</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Exeter, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations de handicap dans les transports: une inadéquation des transports aux capacités fonctionnelles de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Connaissance réciproque IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip Of the Tongue states and Semantic memory impairments under the effect of the anxiolytic drug lorazepam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP XIII° conférence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations en termes de besoins de communication avec les autres usagers et de postures acceptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L9.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Centre Européen d’Etudes de Sécurité et d’Analyse des Risques; Laboratoire d'accidentologie et de biomécanique Renault Peugeot; VEDECOM. 2022, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et limites de l’utilisation d’un véhicule automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L8.2, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP 8.2 Livrable final. Analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel (Site de Bron, France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des besoins des usagers de transports publics autonomes issue des observations et de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet FUI STAR Livrable 1.1, Université Gustave Eiffel. 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recueil des données pour l'analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L8.3, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2020, p22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Safety Effects of Road User Related Measures, SAfetyCube Deliverable 4.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Theofilatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dragomanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Botteghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 465 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Road User related Risk Factors. SAfetyCube Deliverable 4.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aigner-Breuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident vasculaire cérébral et reprise de la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Leguiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER : Actualités en Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite automobile d'aujourd'hui à demain : comment les personnes âgées pourraient-elles prendre le virage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conduite automobile d'aujourd'hui à demain : comment les personnes âgées pourraient-elles prendre le virage ? In: Cahier n°3 des résultats de l'étude « Voir et entendre au volant : comprendre et anticiper l'impact du véhicule de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la santé visuelle & auditive, 6 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas rater son train quand on est sourd ou malentendant ? Projet SUrDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stépane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche et l'Accessibilité.Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINISTERE DE L'ECOLOGIE, DU DEVELOPPEMENT DURABLE ET DE L'ENERGIE; Délégation Ministérielle à l'Accessibilité, pp. 59-63, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA DOCUMENTATION FRANCAISE, pp. 121-141, 2015, 978-2-11-010114-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derollepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, PARIS, France. Elsevier, 12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018, 61, pp.e445, 2018, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote sur l'efficacité du programme d'accompagnement des patients avec trouble cognitif dans le maintien ou le processus d'arrêt de la conduite automobile en Gériatrie et Neurologie (ACCOMPAGNE): résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Tchoulfayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delphin-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès annuel des hôpitaux de jour gériatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, COLMAR, France. 38ème Congrès annuel des hôpitaux de jour gériatriques, 1 p, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guillermier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Four" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1262" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03155174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11020196" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02512973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3617" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coquillat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491439v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my-Claude Tavernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2017.01.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366184v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448992" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358201v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.08.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ5R4K8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun y Uc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sornette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25660" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLRTJ704-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338264" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.203166" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bacon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz B.L." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paire-Ficout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izaute" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Colin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.2294" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forestier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marie-Dit-Asse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leguiet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Delebecque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Theofilatos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dragomanovic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Macaluso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Botteghi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Papadimitriou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Talbot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aigner-Breuss" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kaiser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Alfonsi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Braun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tchoulfayan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guillermier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Four" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03155174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11020196" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02512973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3617" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.03.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coquillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491439v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my-Claude Tavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2017.01.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358201v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.08.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366184v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448992" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ5R4K8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun y Uc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sornette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25660" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLRTJ704-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338264" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.203166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bacon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz B.L." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paire-Ficout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izaute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Colin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474938v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.2294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forestier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marie-Dit-Asse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Theofilatos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dragomanovic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Macaluso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Botteghi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Papadimitriou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Talbot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aigner-Breuss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kaiser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Alfonsi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Braun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leguiet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Delebecque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857944v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tchoulfayan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -482,39 +482,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>laurence paire-ficout</dc:title>
+  <dc:title>Laurence Gachon</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>