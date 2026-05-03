--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Gachon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving habits and difficulties in people with epilepsy: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 175, pp.110824. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’épilepsie sur les pratiques de conduite automobile : effet du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 181, pp.S5. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de l’évaluation de l’aptitude à la conduite automobile à l’aide d’un simulateur dans le parcours de soin des personnes âgées présentant des troubles neurocognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delphin-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.513-520. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2025.1262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement normal et maladie de Parkinson : décrypter les changements neurophysiologiques affectant la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cheminon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Danaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Luauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (175), pp.14-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Activity Linked to Clocking in Deaf Adults: fNIRS Insights with Static and Animated Stimuli Presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11020196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can animation compensate for temporal processing difficulties in deaf people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.3617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and facilitators to social participation after driving cessation among older adults: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pellichero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Fabrigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (2), pp.101373. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des psychologues dans le contexte de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (360), pp. 14-18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalistic driving study investigating self-regulation behavior in early Alzheimer's disease: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Fabrigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-171031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional experiences one year after a traffic accident: An exploratory study of verbatim accounts of the ESPARR cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy-Claude Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp. 659-670. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.injury.2017.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of navigation instruction at intersections for older drivers and those with early Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas-Antérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.249-254. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Executive Changes in Drivers with Parkinson's Disease: Study Using Neuropsychological and Driving Simulator Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (3-4), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t miss your train! Just follow the computer screen animation: Comprehension of animated public information graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp 206-221. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When emotions disturb the localization of road elements: effects of anger and sadness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (C), pp. 125-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2013.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Specific Executive Functions on Driving Performance in People with Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergun y Uc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (14), pp. 1941-1948,. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.25660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel format visuel adopter pour informer les sourds et malentendants dans les transports collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (76), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.761.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le code de la route reste peu accessible à un grand nombre de personnes sourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borgetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'audition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (5), pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between cognitive functions and driving behavior in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp. 98-107. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000338264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired updating ability in drivers with Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.218. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jnnp.2009.203166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between the cognitive process and the phenomenological experienc of TOT : Effect of the anxiolytic drug lorazepam on TOT states.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schwartz B.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.360-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je l'ai sur le bout de la langue !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzodiazepines and semantic memory : effects of lorazepam on the Moses illusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 172, pp.309-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du Langage Parlé Complété sur les habiletés phonologiques d’enfants sourds prélecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.237-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après un AVC : où en est-on en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Traumatisme Crânien, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur route des aptitudes à la reprise de la conduite automobile chez des patients post-AVC : Intérêt des caméras embarquées dans le véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Traumatisme Crânien, Sep 2022, Ploemeur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PARACHUTE : Personnes âgées et Risque de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chute des personnes âgées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMIH, Jul 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles difficultés les personnes sourdes rencontrent-elles dans les transports : Approche psycho-ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'hiver 2018 IFRATH Institut Fédératif de Recherche sur les Aides Techniques pour les Personnes Handicapées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, PARIS, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre dynamique le matériel d'apprentissage du code de la route : un intérêt particulier pour les sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation 3D comme support au code de la route. Intérêt pour les candidats sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, DIJON, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité de conduite de personnes présentant une démence de type Alzheimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entertiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, QUEBEC, Canada. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACoSur : Accès au Code de la route et Surdité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée comité des études DSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, PARIS, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d'auto-estimation des capacités cognitives des conducteurs âgés et impact sur la régulation de la conduite à deux ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIACTIS 2016, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, LAUSANNE, Suisse. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le matériel d'apprentissage du code de la route, une solution pour les personnes sourdes et malentendantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, PARIS, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Parkinson's Disease patients fit to drive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Non-Motor Dysfunctions in Parkinson's Disease and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, LJUBLJANA, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre personnalité et estimation de ses propres capacités cognitives chez des conducteurs âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès international d'Epidémiologie ADELF-EPITER, Epidémiologie et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, RENNES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le matériel d'apprentissage du code de la route pour une meilleure compréhension et réussite à l'examen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Entretiens du Centre Jacques-Cartier. Facteurs humains, technologies embarquées et numériques : quel rôle pour les politiques de sécurité routière ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, LYON, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of driving errors in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 GSA Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, NEW ORLEANS, LOUISIANA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de l'activité de conduite de patients Alzheimer : Approche en naturalistic driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMASA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LYON, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of driving errors in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 GSA Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, NEW ORLEANS, United States. p. 571, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geront/gnw162.2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move - Epidemiological results about profiles of cognitive over and under estimators ; Experimental results about relationship between cognitive and driving self-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on ageing society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, GOTEBORG, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre auto-évaluation des capacités cognitives, celle des capacités de conduite, et régulation de l'activité de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'échanges scientifiques du département TS2. Vieillisssement : concilier mobilité, santé et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, BRON, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between cognitive and driving self-assessments in older drivers. Result of epidemiological and experimental on-road studies in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSED 2015 - 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre traits de personnalité et estimation de ses propres capacités cognitives : résultats de la cohorte SAFE MOVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on the BFI : Round and about the Big Five Inventory for Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, TOURS, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir et conduire : une question d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSTTAR, 50 ans de recherche en sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bron, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Safe move for older drivers - SP1 Cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Meeting of the Safe Move Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, GOTEBORG, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological results about profiles of cognitive over and under estimators; Experimental results about relationship between cognitive and driving self-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on ageing society. Lindholmen Conference Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Göteborg, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How not to give up on train travel when you are deaf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre-Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSED 2015 - 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obtention de l'examen du code de la route pour les personnes avec difficulté linguistique : un parcours fastidieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretien Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bruxelles, Belgique. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move: Factors leading to a strong overestimation of cognitive performances in older drivers: first results from a cohort study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Marie-Dit-Asse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014 - 28th international congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, PARIS, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative visual design to assure information for all in transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre-Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, PARIS, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-estimation of driving performances in older drivers who over or under estimate their cognitive abilities: Safe move study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAST - Ageing and Safe Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, BERGISCH GLADBACH, Germany. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating executive functions on driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation in public transports: can it facilitate information accessibility for elderly people ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Earli Biennal Conference - European Association for research on learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Münich, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Animation Facilitate Comprehension of Public Information Graphics? Evidence from Eye Tracking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for research on learning and Instruction, Early</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Exeter, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations de handicap dans les transports: une inadéquation des transports aux capacités fonctionnelles de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Connaissance réciproque IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip Of the Tongue states and Semantic memory impairments under the effect of the anxiolytic drug lorazepam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP XIII° conférence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations en termes de besoins de communication avec les autres usagers et de postures acceptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L9.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Centre Européen d’Etudes de Sécurité et d’Analyse des Risques; Laboratoire d'accidentologie et de biomécanique Renault Peugeot; VEDECOM. 2022, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et limites de l’utilisation d’un véhicule automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L8.2, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP 8.2 Livrable final. Analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel (Site de Bron, France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des besoins des usagers de transports publics autonomes issue des observations et de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet FUI STAR Livrable 1.1, Université Gustave Eiffel. 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recueil des données pour l'analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L8.3, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2020, p22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Safety Effects of Road User Related Measures, SAfetyCube Deliverable 4.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Theofilatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dragomanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Botteghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 465 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Road User related Risk Factors. SAfetyCube Deliverable 4.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aigner-Breuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident vasculaire cérébral et reprise de la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Leguiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER : Actualités en Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite automobile d'aujourd'hui à demain : comment les personnes âgées pourraient-elles prendre le virage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conduite automobile d'aujourd'hui à demain : comment les personnes âgées pourraient-elles prendre le virage ? In: Cahier n°3 des résultats de l'étude « Voir et entendre au volant : comprendre et anticiper l'impact du véhicule de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la santé visuelle & auditive, 6 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas rater son train quand on est sourd ou malentendant ? Projet SUrDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stépane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche et l'Accessibilité.Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINISTERE DE L'ECOLOGIE, DU DEVELOPPEMENT DURABLE ET DE L'ENERGIE; Délégation Ministérielle à l'Accessibilité, pp. 59-63, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA DOCUMENTATION FRANCAISE, pp. 121-141, 2015, 978-2-11-010114-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derollepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, PARIS, France. Elsevier, 12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018, 61, pp.e445, 2018, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote sur l'efficacité du programme d'accompagnement des patients avec trouble cognitif dans le maintien ou le processus d'arrêt de la conduite automobile en Gériatrie et Neurologie (ACCOMPAGNE): résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Tchoulfayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delphin-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès annuel des hôpitaux de jour gériatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, COLMAR, France. 38ème Congrès annuel des hôpitaux de jour gériatriques, 1 p, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Gachon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving habits and difficulties in people with epilepsy: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 175, pp.110824. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’épilepsie sur les pratiques de conduite automobile : effet du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 181, pp.S5. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de l’évaluation de l’aptitude à la conduite automobile à l’aide d’un simulateur dans le parcours de soin des personnes âgées présentant des troubles neurocognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delphin-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.513-520. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2025.1262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement normal et maladie de Parkinson : décrypter les changements neurophysiologiques affectant la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cheminon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Danaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Luauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (175), pp.14-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Activity Linked to Clocking in Deaf Adults: fNIRS Insights with Static and Animated Stimuli Presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11020196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and facilitators to social participation after driving cessation among older adults: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pellichero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Fabrigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (2), pp.101373. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can animation compensate for temporal processing difficulties in deaf people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.3617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des psychologues dans le contexte de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (360), pp. 14-18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalistic driving study investigating self-regulation behavior in early Alzheimer's disease: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Fabrigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-171031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional experiences one year after a traffic accident: An exploratory study of verbatim accounts of the ESPARR cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy-Claude Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp. 659-670. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.injury.2017.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Executive Changes in Drivers with Parkinson's Disease: Study Using Neuropsychological and Driving Simulator Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (3-4), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of navigation instruction at intersections for older drivers and those with early Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas-Antérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.249-254. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t miss your train! Just follow the computer screen animation: Comprehension of animated public information graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp 206-221. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When emotions disturb the localization of road elements: effects of anger and sadness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (C), pp. 125-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2013.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel format visuel adopter pour informer les sourds et malentendants dans les transports collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (76), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.761.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Specific Executive Functions on Driving Performance in People with Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergun y Uc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (14), pp. 1941-1948,. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.25660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le code de la route reste peu accessible à un grand nombre de personnes sourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borgetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'audition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (5), pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between cognitive functions and driving behavior in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp. 98-107. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000338264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired updating ability in drivers with Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.218. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jnnp.2009.203166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between the cognitive process and the phenomenological experienc of TOT : Effect of the anxiolytic drug lorazepam on TOT states.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schwartz B.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.360-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je l'ai sur le bout de la langue !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzodiazepines and semantic memory : effects of lorazepam on the Moses illusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 172, pp.309-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du Langage Parlé Complété sur les habiletés phonologiques d’enfants sourds prélecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.237-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après un AVC : où en est-on en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Traumatisme Crânien, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur route des aptitudes à la reprise de la conduite automobile chez des patients post-AVC : Intérêt des caméras embarquées dans le véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Traumatisme Crânien, Sep 2022, Ploemeur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PARACHUTE : Personnes âgées et Risque de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chute des personnes âgées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMIH, Jul 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles difficultés les personnes sourdes rencontrent-elles dans les transports : Approche psycho-ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'hiver 2018 IFRATH Institut Fédératif de Recherche sur les Aides Techniques pour les Personnes Handicapées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, PARIS, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre dynamique le matériel d'apprentissage du code de la route : un intérêt particulier pour les sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation 3D comme support au code de la route. Intérêt pour les candidats sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, DIJON, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité de conduite de personnes présentant une démence de type Alzheimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entertiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, QUEBEC, Canada. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACoSur : Accès au Code de la route et Surdité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée comité des études DSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, PARIS, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Parkinson's Disease patients fit to drive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Non-Motor Dysfunctions in Parkinson's Disease and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, LJUBLJANA, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre personnalité et estimation de ses propres capacités cognitives chez des conducteurs âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès international d'Epidémiologie ADELF-EPITER, Epidémiologie et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, RENNES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le matériel d'apprentissage du code de la route, une solution pour les personnes sourdes et malentendantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, PARIS, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le matériel d'apprentissage du code de la route pour une meilleure compréhension et réussite à l'examen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Entretiens du Centre Jacques-Cartier. Facteurs humains, technologies embarquées et numériques : quel rôle pour les politiques de sécurité routière ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, LYON, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of driving errors in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 GSA Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, NEW ORLEANS, LOUISIANA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de l'activité de conduite de patients Alzheimer : Approche en naturalistic driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMASA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LYON, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of driving errors in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 GSA Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, NEW ORLEANS, United States. p. 571, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geront/gnw162.2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d'auto-estimation des capacités cognitives des conducteurs âgés et impact sur la régulation de la conduite à deux ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIACTIS 2016, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, LAUSANNE, Suisse. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move - Epidemiological results about profiles of cognitive over and under estimators ; Experimental results about relationship between cognitive and driving self-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on ageing society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, GOTEBORG, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre auto-évaluation des capacités cognitives, celle des capacités de conduite, et régulation de l'activité de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'échanges scientifiques du département TS2. Vieillisssement : concilier mobilité, santé et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, BRON, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between cognitive and driving self-assessments in older drivers. Result of epidemiological and experimental on-road studies in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSED 2015 - 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre traits de personnalité et estimation de ses propres capacités cognitives : résultats de la cohorte SAFE MOVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on the BFI : Round and about the Big Five Inventory for Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, TOURS, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir et conduire : une question d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSTTAR, 50 ans de recherche en sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bron, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Safe move for older drivers - SP1 Cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Meeting of the Safe Move Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, GOTEBORG, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological results about profiles of cognitive over and under estimators; Experimental results about relationship between cognitive and driving self-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on ageing society. Lindholmen Conference Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Göteborg, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How not to give up on train travel when you are deaf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre-Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSED 2015 - 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obtention de l'examen du code de la route pour les personnes avec difficulté linguistique : un parcours fastidieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretien Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bruxelles, Belgique. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-estimation of driving performances in older drivers who over or under estimate their cognitive abilities: Safe move study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAST - Ageing and Safe Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, BERGISCH GLADBACH, Germany. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move: Factors leading to a strong overestimation of cognitive performances in older drivers: first results from a cohort study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Marie-Dit-Asse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014 - 28th international congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, PARIS, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative visual design to assure information for all in transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre-Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, PARIS, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating executive functions on driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation in public transports: can it facilitate information accessibility for elderly people ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Earli Biennal Conference - European Association for research on learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Münich, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Animation Facilitate Comprehension of Public Information Graphics? Evidence from Eye Tracking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for research on learning and Instruction, Early</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Exeter, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations de handicap dans les transports: une inadéquation des transports aux capacités fonctionnelles de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Connaissance réciproque IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip Of the Tongue states and Semantic memory impairments under the effect of the anxiolytic drug lorazepam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP XIII° conférence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et limites de l’utilisation d’un véhicule automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L8.2, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations en termes de besoins de communication avec les autres usagers et de postures acceptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L9.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Centre Européen d’Etudes de Sécurité et d’Analyse des Risques; Laboratoire d'accidentologie et de biomécanique Renault Peugeot; VEDECOM. 2022, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP 8.2 Livrable final. Analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel (Site de Bron, France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des besoins des usagers de transports publics autonomes issue des observations et de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet FUI STAR Livrable 1.1, Université Gustave Eiffel. 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recueil des données pour l'analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L8.3, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2020, p22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Safety Effects of Road User Related Measures, SAfetyCube Deliverable 4.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Theofilatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dragomanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Botteghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 465 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Road User related Risk Factors. SAfetyCube Deliverable 4.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aigner-Breuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident vasculaire cérébral et reprise de la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Leguiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER : Actualités en Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite automobile d'aujourd'hui à demain : comment les personnes âgées pourraient-elles prendre le virage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conduite automobile d'aujourd'hui à demain : comment les personnes âgées pourraient-elles prendre le virage ? In: Cahier n°3 des résultats de l'étude « Voir et entendre au volant : comprendre et anticiper l'impact du véhicule de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la santé visuelle & auditive, 6 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas rater son train quand on est sourd ou malentendant ? Projet SUrDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stépane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche et l'Accessibilité.Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINISTERE DE L'ECOLOGIE, DU DEVELOPPEMENT DURABLE ET DE L'ENERGIE; Délégation Ministérielle à l'Accessibilité, pp. 59-63, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA DOCUMENTATION FRANCAISE, pp. 121-141, 2015, 978-2-11-010114-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote sur l'efficacité du programme d'accompagnement des patients avec trouble cognitif dans le maintien ou le processus d'arrêt de la conduite automobile en Gériatrie et Neurologie (ACCOMPAGNE): résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Tchoulfayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delphin-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès annuel des hôpitaux de jour gériatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, COLMAR, France. 38ème Congrès annuel des hôpitaux de jour gériatriques, 1 p, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derollepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, PARIS, France. Elsevier, 12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018, 61, pp.e445, 2018, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guillermier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Four" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03155174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11020196" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02512973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3617" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.03.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coquillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491439v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my-Claude Tavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2017.01.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358201v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.08.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366184v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448992" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ5R4K8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun y Uc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sornette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25660" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLRTJ704-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338264" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.203166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bacon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz B.L." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paire-Ficout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izaute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Colin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474938v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.2294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forestier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marie-Dit-Asse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Theofilatos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dragomanovic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Macaluso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Botteghi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Papadimitriou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Talbot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aigner-Breuss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kaiser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Alfonsi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Braun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leguiet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Delebecque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857944v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tchoulfayan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guillermier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Four" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03155174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11020196" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953865v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.03.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02512973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3617" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coquillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491439v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my-Claude Tavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2017.01.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366184v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448992" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358201v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.08.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ5R4K8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun y Uc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sornette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25660" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLRTJ704-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338264" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.203166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bacon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz B.L." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paire-Ficout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izaute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Colin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.2294" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forestier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470219v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marie-Dit-Asse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Theofilatos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dragomanovic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Macaluso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Botteghi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Papadimitriou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Talbot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aigner-Breuss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kaiser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Alfonsi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Braun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leguiet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Delebecque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tchoulfayan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>