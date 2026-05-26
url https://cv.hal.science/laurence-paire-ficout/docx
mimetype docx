--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Gachon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving habits and difficulties in people with epilepsy: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 175, pp.110824. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’épilepsie sur les pratiques de conduite automobile : effet du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 181, pp.S5. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de l’évaluation de l’aptitude à la conduite automobile à l’aide d’un simulateur dans le parcours de soin des personnes âgées présentant des troubles neurocognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delphin-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.513-520. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2025.1262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement normal et maladie de Parkinson : décrypter les changements neurophysiologiques affectant la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cheminon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Danaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Luauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (175), pp.14-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Activity Linked to Clocking in Deaf Adults: fNIRS Insights with Static and Animated Stimuli Presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11020196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and facilitators to social participation after driving cessation among older adults: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pellichero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Fabrigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (2), pp.101373. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can animation compensate for temporal processing difficulties in deaf people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.3617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des psychologues dans le contexte de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (360), pp. 14-18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalistic driving study investigating self-regulation behavior in early Alzheimer's disease: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Fabrigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-171031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional experiences one year after a traffic accident: An exploratory study of verbatim accounts of the ESPARR cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy-Claude Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp. 659-670. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.injury.2017.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Executive Changes in Drivers with Parkinson's Disease: Study Using Neuropsychological and Driving Simulator Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (3-4), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of navigation instruction at intersections for older drivers and those with early Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas-Antérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.249-254. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t miss your train! Just follow the computer screen animation: Comprehension of animated public information graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp 206-221. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When emotions disturb the localization of road elements: effects of anger and sadness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (C), pp. 125-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2013.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel format visuel adopter pour informer les sourds et malentendants dans les transports collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (76), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.761.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Specific Executive Functions on Driving Performance in People with Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergun y Uc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (14), pp. 1941-1948,. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.25660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le code de la route reste peu accessible à un grand nombre de personnes sourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borgetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'audition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (5), pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between cognitive functions and driving behavior in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp. 98-107. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000338264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired updating ability in drivers with Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.218. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jnnp.2009.203166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between the cognitive process and the phenomenological experienc of TOT : Effect of the anxiolytic drug lorazepam on TOT states.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schwartz B.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.360-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je l'ai sur le bout de la langue !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzodiazepines and semantic memory : effects of lorazepam on the Moses illusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 172, pp.309-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du Langage Parlé Complété sur les habiletés phonologiques d’enfants sourds prélecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.237-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après un AVC : où en est-on en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Traumatisme Crânien, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur route des aptitudes à la reprise de la conduite automobile chez des patients post-AVC : Intérêt des caméras embarquées dans le véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Traumatisme Crânien, Sep 2022, Ploemeur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PARACHUTE : Personnes âgées et Risque de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chute des personnes âgées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMIH, Jul 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles difficultés les personnes sourdes rencontrent-elles dans les transports : Approche psycho-ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'hiver 2018 IFRATH Institut Fédératif de Recherche sur les Aides Techniques pour les Personnes Handicapées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, PARIS, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre dynamique le matériel d'apprentissage du code de la route : un intérêt particulier pour les sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation 3D comme support au code de la route. Intérêt pour les candidats sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, DIJON, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité de conduite de personnes présentant une démence de type Alzheimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entertiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, QUEBEC, Canada. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACoSur : Accès au Code de la route et Surdité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée comité des études DSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, PARIS, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Parkinson's Disease patients fit to drive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Non-Motor Dysfunctions in Parkinson's Disease and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, LJUBLJANA, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre personnalité et estimation de ses propres capacités cognitives chez des conducteurs âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès international d'Epidémiologie ADELF-EPITER, Epidémiologie et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, RENNES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le matériel d'apprentissage du code de la route, une solution pour les personnes sourdes et malentendantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, PARIS, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le matériel d'apprentissage du code de la route pour une meilleure compréhension et réussite à l'examen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Entretiens du Centre Jacques-Cartier. Facteurs humains, technologies embarquées et numériques : quel rôle pour les politiques de sécurité routière ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, LYON, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of driving errors in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 GSA Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, NEW ORLEANS, LOUISIANA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de l'activité de conduite de patients Alzheimer : Approche en naturalistic driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMASA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LYON, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of driving errors in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 GSA Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, NEW ORLEANS, United States. p. 571, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geront/gnw162.2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d'auto-estimation des capacités cognitives des conducteurs âgés et impact sur la régulation de la conduite à deux ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIACTIS 2016, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, LAUSANNE, Suisse. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move - Epidemiological results about profiles of cognitive over and under estimators ; Experimental results about relationship between cognitive and driving self-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on ageing society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, GOTEBORG, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre auto-évaluation des capacités cognitives, celle des capacités de conduite, et régulation de l'activité de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'échanges scientifiques du département TS2. Vieillisssement : concilier mobilité, santé et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, BRON, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between cognitive and driving self-assessments in older drivers. Result of epidemiological and experimental on-road studies in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSED 2015 - 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre traits de personnalité et estimation de ses propres capacités cognitives : résultats de la cohorte SAFE MOVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on the BFI : Round and about the Big Five Inventory for Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, TOURS, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir et conduire : une question d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSTTAR, 50 ans de recherche en sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bron, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Safe move for older drivers - SP1 Cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Meeting of the Safe Move Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, GOTEBORG, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological results about profiles of cognitive over and under estimators; Experimental results about relationship between cognitive and driving self-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on ageing society. Lindholmen Conference Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Göteborg, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How not to give up on train travel when you are deaf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre-Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSED 2015 - 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obtention de l'examen du code de la route pour les personnes avec difficulté linguistique : un parcours fastidieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretien Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bruxelles, Belgique. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-estimation of driving performances in older drivers who over or under estimate their cognitive abilities: Safe move study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAST - Ageing and Safe Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, BERGISCH GLADBACH, Germany. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move: Factors leading to a strong overestimation of cognitive performances in older drivers: first results from a cohort study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Marie-Dit-Asse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014 - 28th international congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, PARIS, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative visual design to assure information for all in transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre-Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, PARIS, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating executive functions on driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation in public transports: can it facilitate information accessibility for elderly people ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Earli Biennal Conference - European Association for research on learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Münich, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Animation Facilitate Comprehension of Public Information Graphics? Evidence from Eye Tracking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for research on learning and Instruction, Early</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Exeter, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations de handicap dans les transports: une inadéquation des transports aux capacités fonctionnelles de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Connaissance réciproque IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip Of the Tongue states and Semantic memory impairments under the effect of the anxiolytic drug lorazepam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP XIII° conférence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et limites de l’utilisation d’un véhicule automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L8.2, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations en termes de besoins de communication avec les autres usagers et de postures acceptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L9.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Centre Européen d’Etudes de Sécurité et d’Analyse des Risques; Laboratoire d'accidentologie et de biomécanique Renault Peugeot; VEDECOM. 2022, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP 8.2 Livrable final. Analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel (Site de Bron, France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des besoins des usagers de transports publics autonomes issue des observations et de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet FUI STAR Livrable 1.1, Université Gustave Eiffel. 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recueil des données pour l'analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L8.3, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2020, p22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Safety Effects of Road User Related Measures, SAfetyCube Deliverable 4.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Theofilatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dragomanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Botteghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 465 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Road User related Risk Factors. SAfetyCube Deliverable 4.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aigner-Breuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident vasculaire cérébral et reprise de la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Leguiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER : Actualités en Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite automobile d'aujourd'hui à demain : comment les personnes âgées pourraient-elles prendre le virage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conduite automobile d'aujourd'hui à demain : comment les personnes âgées pourraient-elles prendre le virage ? In: Cahier n°3 des résultats de l'étude « Voir et entendre au volant : comprendre et anticiper l'impact du véhicule de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la santé visuelle & auditive, 6 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas rater son train quand on est sourd ou malentendant ? Projet SUrDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stépane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche et l'Accessibilité.Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINISTERE DE L'ECOLOGIE, DU DEVELOPPEMENT DURABLE ET DE L'ENERGIE; Délégation Ministérielle à l'Accessibilité, pp. 59-63, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA DOCUMENTATION FRANCAISE, pp. 121-141, 2015, 978-2-11-010114-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote sur l'efficacité du programme d'accompagnement des patients avec trouble cognitif dans le maintien ou le processus d'arrêt de la conduite automobile en Gériatrie et Neurologie (ACCOMPAGNE): résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Tchoulfayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delphin-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès annuel des hôpitaux de jour gériatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, COLMAR, France. 38ème Congrès annuel des hôpitaux de jour gériatriques, 1 p, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derollepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, PARIS, France. Elsevier, 12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018, 61, pp.e445, 2018, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Gachon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving habits and difficulties in people with epilepsy: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 175, pp.110824. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’épilepsie sur les pratiques de conduite automobile : effet du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 181, pp.S5. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de l’évaluation de l’aptitude à la conduite automobile à l’aide d’un simulateur dans le parcours de soin des personnes âgées présentant des troubles neurocognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delphin-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.513-520. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2025.1262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement normal et maladie de Parkinson : décrypter les changements neurophysiologiques affectant la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cheminon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Danaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Luauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (175), pp.14-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Activity Linked to Clocking in Deaf Adults: fNIRS Insights with Static and Animated Stimuli Presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11020196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and facilitators to social participation after driving cessation among older adults: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pellichero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Fabrigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (2), pp.101373. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can animation compensate for temporal processing difficulties in deaf people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.3617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des psychologues dans le contexte de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (360), pp. 14-18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalistic driving study investigating self-regulation behavior in early Alzheimer's disease: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Fabrigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-171031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional experiences one year after a traffic accident: An exploratory study of verbatim accounts of the ESPARR cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy-Claude Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp. 659-670. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.injury.2017.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Executive Changes in Drivers with Parkinson's Disease: Study Using Neuropsychological and Driving Simulator Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (3-4), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of navigation instruction at intersections for older drivers and those with early Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas-Antérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.249-254. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t miss your train! Just follow the computer screen animation: Comprehension of animated public information graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp 206-221. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When emotions disturb the localization of road elements: effects of anger and sadness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (C), pp. 125-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2013.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel format visuel adopter pour informer les sourds et malentendants dans les transports collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (76), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.761.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Specific Executive Functions on Driving Performance in People with Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergun y Uc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (14), pp. 1941-1948,. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.25660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le code de la route reste peu accessible à un grand nombre de personnes sourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borgetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'audition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (5), pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between cognitive functions and driving behavior in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp. 98-107. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000338264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired updating ability in drivers with Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.218. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jnnp.2009.203166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between the cognitive process and the phenomenological experienc of TOT : Effect of the anxiolytic drug lorazepam on TOT states.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schwartz B.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.360-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je l'ai sur le bout de la langue !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzodiazepines and semantic memory : effects of lorazepam on the Moses illusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 172, pp.309-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du Langage Parlé Complété sur les habiletés phonologiques d’enfants sourds prélecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.237-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après un AVC : où en est-on en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Traumatisme Crânien, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur route des aptitudes à la reprise de la conduite automobile chez des patients post-AVC : Intérêt des caméras embarquées dans le véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Traumatisme Crânien, Sep 2022, Ploemeur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PARACHUTE : Personnes âgées et Risque de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chute des personnes âgées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMIH, Jul 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles difficultés les personnes sourdes rencontrent-elles dans les transports : Approche psycho-ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'hiver 2018 IFRATH Institut Fédératif de Recherche sur les Aides Techniques pour les Personnes Handicapées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, PARIS, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre dynamique le matériel d'apprentissage du code de la route : un intérêt particulier pour les sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation 3D comme support au code de la route. Intérêt pour les candidats sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, DIJON, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité de conduite de personnes présentant une démence de type Alzheimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entertiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, QUEBEC, Canada. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACoSur : Accès au Code de la route et Surdité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée comité des études DSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, PARIS, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Parkinson's Disease patients fit to drive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Non-Motor Dysfunctions in Parkinson's Disease and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, LJUBLJANA, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre personnalité et estimation de ses propres capacités cognitives chez des conducteurs âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès international d'Epidémiologie ADELF-EPITER, Epidémiologie et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, RENNES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le matériel d'apprentissage du code de la route, une solution pour les personnes sourdes et malentendantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, PARIS, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le matériel d'apprentissage du code de la route pour une meilleure compréhension et réussite à l'examen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Entretiens du Centre Jacques-Cartier. Facteurs humains, technologies embarquées et numériques : quel rôle pour les politiques de sécurité routière ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, LYON, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of driving errors in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 GSA Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, NEW ORLEANS, LOUISIANA, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de l'activité de conduite de patients Alzheimer : Approche en naturalistic driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMASA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LYON, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of driving errors in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 GSA Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, NEW ORLEANS, United States. p. 571, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geront/gnw162.2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d'auto-estimation des capacités cognitives des conducteurs âgés et impact sur la régulation de la conduite à deux ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIACTIS 2016, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, LAUSANNE, Suisse. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move - Epidemiological results about profiles of cognitive over and under estimators ; Experimental results about relationship between cognitive and driving self-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on ageing society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, GOTEBORG, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre auto-évaluation des capacités cognitives, celle des capacités de conduite, et régulation de l'activité de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'échanges scientifiques du département TS2. Vieillisssement : concilier mobilité, santé et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, BRON, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between cognitive and driving self-assessments in older drivers. Result of epidemiological and experimental on-road studies in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSED 2015 - 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre traits de personnalité et estimation de ses propres capacités cognitives : résultats de la cohorte SAFE MOVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on the BFI : Round and about the Big Five Inventory for Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, TOURS, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir et conduire : une question d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSTTAR, 50 ans de recherche en sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bron, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Safe move for older drivers - SP1 Cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Meeting of the Safe Move Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, GOTEBORG, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological results about profiles of cognitive over and under estimators; Experimental results about relationship between cognitive and driving self-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on ageing society. Lindholmen Conference Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Göteborg, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How not to give up on train travel when you are deaf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre-Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSED 2015 - 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obtention de l'examen du code de la route pour les personnes avec difficulté linguistique : un parcours fastidieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretien Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bruxelles, Belgique. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move: Factors leading to a strong overestimation of cognitive performances in older drivers: first results from a cohort study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Marie-Dit-Asse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014 - 28th international congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, PARIS, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative visual design to assure information for all in transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre-Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, PARIS, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-estimation of driving performances in older drivers who over or under estimate their cognitive abilities: Safe move study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAST - Ageing and Safe Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, BERGISCH GLADBACH, Germany. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating executive functions on driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation in public transports: can it facilitate information accessibility for elderly people ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Earli Biennal Conference - European Association for research on learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Münich, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Animation Facilitate Comprehension of Public Information Graphics? Evidence from Eye Tracking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for research on learning and Instruction, Early</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Exeter, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations de handicap dans les transports: une inadéquation des transports aux capacités fonctionnelles de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Connaissance réciproque IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip Of the Tongue states and Semantic memory impairments under the effect of the anxiolytic drug lorazepam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP XIII° conférence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations en termes de besoins de communication avec les autres usagers et de postures acceptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L9.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Centre Européen d’Etudes de Sécurité et d’Analyse des Risques; Laboratoire d'accidentologie et de biomécanique Renault Peugeot; VEDECOM. 2022, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et limites de l’utilisation d’un véhicule automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L8.2, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP 8.2 Livrable final. Analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel (Site de Bron, France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des besoins des usagers de transports publics autonomes issue des observations et de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet FUI STAR Livrable 1.1, Université Gustave Eiffel. 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recueil des données pour l'analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L8.3, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2020, p22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Safety Effects of Road User Related Measures, SAfetyCube Deliverable 4.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Theofilatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dragomanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Botteghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 465 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Road User related Risk Factors. SAfetyCube Deliverable 4.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aigner-Breuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident vasculaire cérébral et reprise de la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Leguiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER : Actualités en Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite automobile d'aujourd'hui à demain : comment les personnes âgées pourraient-elles prendre le virage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conduite automobile d'aujourd'hui à demain : comment les personnes âgées pourraient-elles prendre le virage ? In: Cahier n°3 des résultats de l'étude « Voir et entendre au volant : comprendre et anticiper l'impact du véhicule de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la santé visuelle & auditive, 6 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas rater son train quand on est sourd ou malentendant ? Projet SUrDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stépane Argon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche et l'Accessibilité.Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINISTERE DE L'ECOLOGIE, DU DEVELOPPEMENT DURABLE ET DE L'ENERGIE; Délégation Ministérielle à l'Accessibilité, pp. 59-63, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA DOCUMENTATION FRANCAISE, pp. 121-141, 2015, 978-2-11-010114-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote sur l'efficacité du programme d'accompagnement des patients avec trouble cognitif dans le maintien ou le processus d'arrêt de la conduite automobile en Gériatrie et Neurologie (ACCOMPAGNE): résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Tchoulfayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delphin-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès annuel des hôpitaux de jour gériatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, COLMAR, France. 38ème Congrès annuel des hôpitaux de jour gériatriques, 1 p, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derollepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, PARIS, France. Elsevier, 12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018, 61, pp.e445, 2018, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guillermier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Four" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03155174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11020196" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953865v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.03.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02512973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3617" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coquillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491439v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my-Claude Tavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2017.01.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366184v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448992" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358201v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.08.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ5R4K8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun y Uc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sornette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25660" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLRTJ704-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338264" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.203166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bacon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz B.L." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paire-Ficout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izaute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Colin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.2294" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forestier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470219v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marie-Dit-Asse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Theofilatos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dragomanovic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Macaluso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Botteghi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Papadimitriou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Talbot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aigner-Breuss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kaiser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Alfonsi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Braun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leguiet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Delebecque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tchoulfayan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guillermier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Four" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03155174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11020196" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953865v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.03.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02512973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3617" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coquillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491439v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my-Claude Tavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2017.01.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366184v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448992" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358201v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.08.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ5R4K8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun y Uc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sornette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25660" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLRTJ704-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338264" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.203166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bacon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz B.L." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paire-Ficout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izaute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Colin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.2294" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forestier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marie-Dit-Asse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Theofilatos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dragomanovic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Macaluso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Botteghi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Papadimitriou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Talbot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aigner-Breuss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kaiser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Alfonsi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Braun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leguiet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Delebecque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tchoulfayan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>