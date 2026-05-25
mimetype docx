--- v0 (2026-03-21)
+++ v1 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence PETIT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Matisse Story: A.S. Byatt’s ‘A Lamia in the Cévennes’ and the Religion of Happiness”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Neil Murphy, Michelle Wang and Cheryl Julia Lee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Literature and Art- 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.592 Pages 67 B/W Illustrations, 2024, 9781032226156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L’art de traduire’ de Vladimir Nabokov : histoire(s) d’un passeur de littératures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Sauvage; Adriana Serban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Michel Houdiard, pp.48-64, 2016, Essais sur l'art, 978-2-35692-142-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom dit : la photographie au lieu du père dans Beast on the Moon de Richard Kalinoski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montier Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions photolittéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.219-227, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le nom dit : la photographie au lieu du père dans Beast on the Moon de Richard Kalinoski”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions photolittéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, pp.219-227, 2015, ISBN 978-2753540705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la mémoire : entre hypermnésie et oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larsonneur Claire; Regnauld Arnaud; Cassou-Noguès Pierre et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Réel, s.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un serpent au jardin de l'utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Arrivé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et utopie. Pensées anglo-américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Houdiard, pp.165-173, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ballade du nord et du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les artistes anglo-américains et la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Michel Houdiard éd., pp.159-165, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Generic Instability in Deborah Moggach’s Tulip Fever”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Marie-Odile Hénon et Madelena Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generic Instability in the Contemporary British Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cambridge Scholars, pp.130-138, 2010, ISBN 978-1-4438-1732-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Instability in Deborah Moggachs Tulip Fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Odile Hénon; Madelena Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generic instability and identity in the contemporary novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars, pp.130-138, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Pickles, Pictures and Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word &amp; Image in Colonial and Postcolonial Literatures and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.205-218, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“On Pickles, Pictures and Words: Pick-torial Preservation and Verbal Self-Regeneration in Salman Rushdie’s Midnight’s Children”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Michael Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word &amp; Image in Colonial and Postcolonial Literatures and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.205-218, 2009, ISBN 978-420-2743-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Spectres de Kath : La Photographie « au négatif » de Penelope Lively”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Jean-Pierre Montier, Liliane Louvel, Danièle Méaux et Philippe Ortel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, pp.233-243, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectres de Kath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Montier; Liliane Louvel; Philippe Ortel et Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.233-243, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in Framing': Medusa's Defeat or the Triumph of the 'Framed' Self in A.S. Byatt's 'Medusa's Ankles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images and Imagery: Frames, Borders, Limits – Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.117-136, 2005, ISBN 978-0820474236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction: Tracking the Art of the Project. History, Theory, Practice”. Traduction de Laurence Petit, in « Manuels et modes d'emploi. Comment la littérature dispose à l'action », Fabula-LHT, dirigé par Adrien Chassain, Éléonore Devevey et Estelle Mouton-Rovira, n° 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schnapp, “European visions of the Past and the Discovery of the New World”. Translated by Laurence Petit. The Oxford Research Encyclopedia of Latin American History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Thérenty, “Global Urban Mysteries”. Translated by Laurence Petit. The Oxford Research Encyclopedia of Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meilleures nouvelles de Virginia Woolf. Traduction par Laurence Petit des nouvelles “The Man Who Loved His Kind” et “A Simple Melody”. Editions Rue Saint Ambroise, 212 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meilleures nouvelles de Katherine Mansfield. Traduction par Laurence Petit des nouvelles “Psychology”, “Miss Brill” et “Mr and Mrs Dove”. Editions Rue Saint Ambroise, 284 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la planète. Atlas mondial de l’architecture vernaculaire de Sandra Piesik. Traduction des annexes par Laurence Petit. Flammarion, 600 pages. pp. 426-569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vladimir Nabokov : ‘L’art de la traduction’” (1941). Traduction de Laurence Petit et Marie Bouchet, in “L’art de la traduction”, Essais sur l’art, 8. Paris: Michel Houdiard, pp. 38-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des dieux. Traduction par Laurence Petit et Pascal Bataillard de Ragnarök. The End of the Gods de A. S. Byatt (2011). Paris : Flammarion, 199 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnarök. The End of the Gods, by A. S. Byatt (2011). Translated by Laurence Petit & Pascal Bataillard as La fin des dieux. Paris: Flammarion, 199 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Bourassa. “Enjeux de la mémoire : entre hypermnésie et oubli”. Traduction de Laurence Petit, in &amp;quot;Le sujet digital&amp;quot;. Paris : Presses du Réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin des dieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre des enfants de A.S. Byatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A.S. Byatt : ‘Sugar / Le Sucre’” (1989). Traduction et introduction de Laurence Petit et Pascale Tollance in “Art et utopie”, Essais sur l’art, 5. Paris : Michel Houdiard, 159-164</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Children’s Book, by A. S. Byatt (2009). Translated by Laurence Petit and Pascal Bataillard as Le livre des enfants. Paris: Flammarion, 690 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 689 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre des enfants. Traduction par Laurence Petit et Pascal Bataillard de The Children’s Book de A. S. Byatt (2009). Paris : Flammarion, 690 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetics of the Iconotext, by Liliane Louvel, ed. Karen Jacobs. Translated by Laurence Petit. London, UK: Ashgate. 206 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetics of the Iconotext, by Liliane Louvel, ed. Karen Jacobs. Translated by Laurence Petit. London: Ashgate, 2011, 206 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetics of the iconotext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 206 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A.S. Byatt : Contes anciens, formes nouvelles” (2000). Traduction de Laurence Petit, in “Les Artistes anglo-américains et la Méditerranée”, Essais sur l’art, 3. Paris: Michel Houdiard, 131-158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Byatt : Contes anciens, formes nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.131-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes anciens, formes nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les artistes anglo-américains et la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.131-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction par Laurence Petit de textes de l’Oulipo du poète Jacques Bens et du romancier Hervé Le Tellier. Drunken Boat, ed. Ravi Shankar, 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface to Erwin Panofsky, Gothic Architecture and Scholasticism / Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Premodern Condition : medievalism and the making of theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Littérature française du Moyen-Age, la morale chevaleresque et la passion” de Georges Bataille et la postface de Pierre Bourdieu à L’Architecture gothique et pensée scholastique de Erwin Panofsky. Translated by Laurence Petit. The Pre-Modern Condition. History, Theory, and the Making of an Avant-Garde, by Bruce Holsinger. Chicago: University of Chicago Press, 276 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval French Literature, Chivalric Morals, and Passion Georges Bataille / Postface to Erwin Panofsky, Gothic Architecture and Scholasticism, Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The premodern condition : medievalism and the making of theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.204-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan E. Jensen, Globetrotter’s Pocket Doc: A Medical Handbook for Travelers. Translated by Laurence Petit. Caduceus International, 296 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globetrotter's Pocket Doc : A Medical Translation Handbook For Travelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globetrotter's Pocket Doc : A Medical Translation Handbook For Travelers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gestes de couleur : arts, musique, poésie. Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Due Influence’: Anita Brookner’s Legacy – An Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (2), pp.135-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Insularités littéraires et picturales dans Le Monde d’or de John Banville”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1111-1112, pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Framing Terror: Illness and Art in Anita Brookner’s Look at Me”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (2), pp.203-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRIEF LIVES (JULIA ET MOI) D'ANITA BROOKNER (1990) ou L'Invitation au dernier voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Studies in Modernism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 14, pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Photography and Trauma: An Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Pozorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“War, Trauma, and the Dance of History: Anita Brookner, Ettore Scola and Terence Davies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Aux confins du sacré : fin du monde, fin d’un monde dans Ragnarök. The End of the Gods, de A.S. Byatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots aux actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Photography and Archive Fever in Richard Kalinoski’s Beast on the Moon (1995)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Avant le Tiers pictural : Poetics of the Iconotext et son rayonnement”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 108, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublime et abjection dans &amp;quot;The Chinese Lobster&amp;quot; de A.S. Byatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arborescences, revue d'études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1027430ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Musing in the Museum., 30 (1), pp.2-6. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02666286.2013.771923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to 'Photographic Text(ure): The Grain and the Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Iconophilia and Iconophobia: Anita Brookner's Museum of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to 'Photographic Text(ure): The Grain and the Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sublime et abjection dans ‘The Chinese Lobster’ de A.S. Byatt”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arborescences, revue d'études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Between Iconophilia and Iconophobia: Anita Brookner’s Museum of Words”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album de famille ou roman familial ?: Transpositions génériques et vacillations sémantiques dans Family and Friends de Anita Brookner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.267-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Un serpent au jardin de l’utopie. ‘Sugar’ / ‘Le Sucre’ d’A.S. Byatt ou les ambivalences d’une conteuse-menteuse-tueuse”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle iconographie postmoderne”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle iconographie postmoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Specters of Kath: Negatives and Negativity in Penelope Lively’s The Photograph”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.220-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le musée textuel d’Anita Brookner, ou comment essayer d’en finir avec les images”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specters of Kath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.220-228. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/nar.0.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La ballade du nord et du sud : ‘Contes anciens, formes nouvelles’ de A. S. Byatt”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée textuel d'Anita Brookner ou comment en finir avec les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Speak, Photographs?’ Visual Transparency and Verbal Opacity in Vladimir Nabokov’s Speak, Memory”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nabokov Online Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speak, Photographs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nabokov Online Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Inscribing Colors and Coloring Words: A.S. Byatt’s ‘Art Work’ as a Verbal ‘Still’ Life’”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (4), pp.395-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur des mots, éloquence de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Parcours / Détours, 10, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing Colors and Coloring Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (4), pp.395-412. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/CRIT.49.4.395-412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Textual and Pictorial Distortions: Sublimity and Abjection in A.S. Byatt’s ‘The Chinese Lobster’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alchemy of the word and the image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (2), pp.313-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual and Pictorial Distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Alchemy of the Word and the Image: Towards a New ‘Iconographics’ of Postmodern Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELN: English Language Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (2), pp.313-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Romance of a family or Inverted ‘Family Romance’: Familial Gaze and Narratorial Look in Anita Brookner’s Family and Friends’”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIT: Literature Interpretation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (3-4), pp.379-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance of a Family or Inverted “Family Romance”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIT: Literature Interpretation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (3-4), pp.379-397. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10436920601000385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deceit and Anamorphic Images in Anita Brookner's Family and Friends”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philological Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.92-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Geste de couleur : arts, musique, poésie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Due Influence’: Anita Brookner’s Legacy”. Ed. Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74 (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography and Trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Pozorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text and Image in Children’s Literature / Texte et image dans la littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (1 &amp; 2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur : entre silence et éloquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musing in the Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographic Text(ure): The Grain and the Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), 142 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographic Text(ure): The Grain and the Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), 142 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point, Dot, Period… The Dynamics of Punctuation in Text and Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Laurence Petit &amp; Pascale Tollance. Cambridge Scholars Publishing, 202 p., 2016, 978-1-4438-8806-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de traduire&amp;quot; de Vladimir Nabokov : Histoire(s) d'un passeur de littératures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">s.e. Houdiard, s.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le Tiers pictural : Poetics of the Iconotext et son rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Briand Michel; Guilbard Anne-Cécile. Presses Universitaires de Rennes, pp.15-21, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing the Language of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Pedri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars, 552 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing the Language of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Pedri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Laurence Petit &amp; Nancy Pedri. Cambridge Scholars Publishing, 566 p., 2013, 978-1-4438-5438-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et mal d'archive dans &amp;quot;Beast on the Moon&amp;quot; de Richard Kalinoski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Ecrire l'archive", Université de Bourgogne, Dijon, 6 février 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Morality in Anita Brookner's &amp;quot;Family and Friends&amp;quot; and Deborah Moggach's &amp;quot;Tulip Fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international annuel de l'American Comparative Literature Association, University of Washington, Seattle, 26-29 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography and Trauma in Richard Kalinoski's Beast on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Connecticut State University, New Britain, 2 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Britain, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sublime and the Grotesque in A.S. Byatt's &amp;quot;The Chinese Lobster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Connecticut State University, New Britain, 2 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Britain, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du sacré : fin du monde: Fin d'un monde dans Ragnarok, de A.S. Byatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Traduire le sacré, Université d'Amiens, Amiens, 13-14 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom dit : La photographie au lieu du père dans Beast on the Moon de Richard Kalinoski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème congrès annuel de la Société des Anglicistes de l'Enseignement Supérieur, Appelation(s), Université de Bourgogne, Dijon, 17-19 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There was and there was not&amp;quot;: Photography, Destruction, and Reparation in Richard Kalinosky's Beast on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international annuel de l'American Comparative Literature Association, University of Toronto, Toronto, 4-7 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de Poetics of the Iconotext et rayonnement du Tiers pictural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Texte/Image. Autour du tiers pictural - Thanks to Liliane Louvel, Université de Poitiers, Poitiers, 15-16 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial and Pictorial Speculation: Vanity and Vanitas in Deborah Moggach's &amp;quot;Tulip Fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'American Comparative Literature Association, Brown University, Providence, 29 mai - 1er avril 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence photographique et opacité verbale dans &amp;quot;Speak, memory&amp;quot; de Vladimir Nabokov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque annuel de la Société des Anglicistes de l'Enseignement Supérieur, "La Transparence", Université de Limoges, Limoges, 11-13 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new &amp;quot;iconographics&amp;quot; of postmodern culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Interfaces, word and image : theory in the 21st century", Université de Bourgogne, Dijon, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between iconophilia and iconophobia: Anita Brookner's &amp;quot;Ekphrastic writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Displaying word an image", Focus Conference, IAWIS/AIERTI, University of Ulster, Belfast, 4-6 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée textuel d'Anita Brookner, ou comment essayer d'en finir avec les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès annuel de la Société des Anglicistes de l'Enseignement Supérieur, Essai(s), Université de Bordeaux, Bordeaux, 8-10 mai 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pick-torial attempts and verbal triumphs in Salman Rushdie's Midnight's Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès annuel de la Société des Anglicistes de l'Enseignement Supérieur, Essai(s), Université de Bordeaux, Bordeaux, 8-10 mai 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectres de Kath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Littérature et Photographie, Centre culturel international de Cerisy, Cerisy, 20-30 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cerisy, France. pp.233-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et spectralité dans &amp;quot;The photograph&amp;quot; de Penelope Lively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès annuel de la Société des Anglicistes de l'Enseignement Supérieur, La Résurgence, Université d'Orléans, Orléans, 16-18 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic instability in Deborah Moggach's &amp;quot;Tulip Fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Generic instability and identity in the contemporary novel", Centre de recherche ICTT, Université d'Avignon et des Pays de Vaucluse, Avignon, 29-30 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial and pictorial speculation: vanity and vanitas in Deborah Moggach's &amp;quot;Tulip Fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international, Efficacy/Efficacité, IAWIS/AIERTI, Paris, 7-11 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specters of Kath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème congrès annuel de la Rocky Mountain Modern Language Association, Calgary, 4-6 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Language of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Language of Images", International Conference, Central Connecticut State University, New Britain, 29-30 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New Britain, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual and Pictorial Distortions: Sublimity and Bestiality in A.S. Byatt's &amp;quot;The Chinese Lobster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Texte/Image,Société d'Etudes Anglaises Contemporaines, France,Société des Amis d'Intertexte, France, Université de Londres, Londres, 23-24 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Londres, United Kingdom. pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait for the dancing to begin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence annuelle sur la littérature du XXème siècle, Université de Louisville, Louisville, 24-26 février 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Louisville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What nonsense... How can a picture talk ?&amp;quot;: verbal and visual interplay in Salman Rushdie's &amp;quot;Midnight children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Texte et Image", Université de Coblence-Landau, Coblence, mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Coblence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speak, Photographs ?&amp;quot; : visual transparency and verbal opacity in Vladimir Nabokov's &amp;quot;Speak, memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Modern Language Association, Philadelphie, 27-30 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpositions génériques et vacillations sémantiques dans Family and Friends de Anita Brookner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société des Amis d'Intertexte France, Transpositions, Université Sorbonne-Paris 3, Paris, 11-12 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in Framing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second biennial Image and Imagery conference "Frames, borders, limits", Brock University, St Catharines, du 7 au 9 novembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Catharines, Canada. pp.117-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur des mots, éloquence de la couleur: &amp;quot;Art Work&amp;quot;, de A.S. Byatt, ou l'écriture du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème congrès annuel de la Société des Anglicistes de l'Enseignement Supérieur, Parcours/Détours, Université de Versailles, Saint-Quentin en Yvelines, 14-16 mai 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance of a family or inverted &amp;quot;Family Romance&amp;quot;: familial gaze and narratorial look in Anita Brookner's &amp;quot;Family and friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "The Photograph", revue Mosaic, Université du Manitoba, Winnipeg, 11-13 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing colors and coloring words: A.S. Byatt's &amp;quot;art work&amp;quot; as a verbal &amp;quot;still life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on the short story in English, Université Alcala de Henares, Madrid, 28-30 Octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deceit and anamorphic images in Anita Brookner's &amp;quot;Family and friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque annuel de littérature et de cinéma, "The Female gaze in literature and film", Université de West Virginia, Morgantown, 13-14 octobre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Morgantown, United States. pp.92-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textualizing space in Mehdi Charef's &amp;quot;Tea in the harem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'American Comparative Literature Association, University of Porto Rico, San Juan, 11-14 avril 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Juan, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence PETIT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Matisse Story: A.S. Byatt’s ‘A Lamia in the Cévennes’ and the Religion of Happiness”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Neil Murphy, Michelle Wang and Cheryl Julia Lee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Literature and Art- 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.592 Pages 67 B/W Illustrations, 2024, 9781032226156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L’art de traduire’ de Vladimir Nabokov : histoire(s) d’un passeur de littératures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Sauvage; Adriana Serban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Michel Houdiard, pp.48-64, 2016, Essais sur l'art, 978-2-35692-142-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom dit : la photographie au lieu du père dans Beast on the Moon de Richard Kalinoski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montier Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions photolittéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.219-227, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la mémoire : entre hypermnésie et oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larsonneur Claire; Regnauld Arnaud; Cassou-Noguès Pierre et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Réel, s.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le nom dit : la photographie au lieu du père dans Beast on the Moon de Richard Kalinoski”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions photolittéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, pp.219-227, 2015, ISBN 978-2753540705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un serpent au jardin de l'utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Arrivé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et utopie. Pensées anglo-américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Houdiard, pp.165-173, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Generic Instability in Deborah Moggach’s Tulip Fever”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Marie-Odile Hénon et Madelena Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generic Instability in the Contemporary British Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cambridge Scholars, pp.130-138, 2010, ISBN 978-1-4438-1732-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ballade du nord et du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les artistes anglo-américains et la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Michel Houdiard éd., pp.159-165, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Instability in Deborah Moggachs Tulip Fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Odile Hénon; Madelena Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generic instability and identity in the contemporary novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars, pp.130-138, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Pickles, Pictures and Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word &amp; Image in Colonial and Postcolonial Literatures and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.205-218, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“On Pickles, Pictures and Words: Pick-torial Preservation and Verbal Self-Regeneration in Salman Rushdie’s Midnight’s Children”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Michael Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word &amp; Image in Colonial and Postcolonial Literatures and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.205-218, 2009, ISBN 978-420-2743-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Spectres de Kath : La Photographie « au négatif » de Penelope Lively”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Jean-Pierre Montier, Liliane Louvel, Danièle Méaux et Philippe Ortel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, pp.233-243, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectres de Kath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Montier; Liliane Louvel; Philippe Ortel et Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.233-243, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in Framing': Medusa's Defeat or the Triumph of the 'Framed' Self in A.S. Byatt's 'Medusa's Ankles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images and Imagery: Frames, Borders, Limits – Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.117-136, 2005, ISBN 978-0820474236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction: Tracking the Art of the Project. History, Theory, Practice”. Traduction de Laurence Petit, in « Manuels et modes d'emploi. Comment la littérature dispose à l'action », Fabula-LHT, dirigé par Adrien Chassain, Éléonore Devevey et Estelle Mouton-Rovira, n° 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schnapp, “European visions of the Past and the Discovery of the New World”. Translated by Laurence Petit. The Oxford Research Encyclopedia of Latin American History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Thérenty, “Global Urban Mysteries”. Translated by Laurence Petit. The Oxford Research Encyclopedia of Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meilleures nouvelles de Virginia Woolf. Traduction par Laurence Petit des nouvelles “The Man Who Loved His Kind” et “A Simple Melody”. Editions Rue Saint Ambroise, 212 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meilleures nouvelles de Katherine Mansfield. Traduction par Laurence Petit des nouvelles “Psychology”, “Miss Brill” et “Mr and Mrs Dove”. Editions Rue Saint Ambroise, 284 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la planète. Atlas mondial de l’architecture vernaculaire de Sandra Piesik. Traduction des annexes par Laurence Petit. Flammarion, 600 pages. pp. 426-569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vladimir Nabokov : ‘L’art de la traduction’” (1941). Traduction de Laurence Petit et Marie Bouchet, in “L’art de la traduction”, Essais sur l’art, 8. Paris: Michel Houdiard, pp. 38-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des dieux. Traduction par Laurence Petit et Pascal Bataillard de Ragnarök. The End of the Gods de A. S. Byatt (2011). Paris : Flammarion, 199 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnarök. The End of the Gods, by A. S. Byatt (2011). Translated by Laurence Petit & Pascal Bataillard as La fin des dieux. Paris: Flammarion, 199 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Bourassa. “Enjeux de la mémoire : entre hypermnésie et oubli”. Traduction de Laurence Petit, in &amp;quot;Le sujet digital&amp;quot;. Paris : Presses du Réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin des dieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A.S. Byatt : ‘Sugar / Le Sucre’” (1989). Traduction et introduction de Laurence Petit et Pascale Tollance in “Art et utopie”, Essais sur l’art, 5. Paris : Michel Houdiard, 159-164</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre des enfants de A.S. Byatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Children’s Book, by A. S. Byatt (2009). Translated by Laurence Petit and Pascal Bataillard as Le livre des enfants. Paris: Flammarion, 690 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 689 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre des enfants. Traduction par Laurence Petit et Pascal Bataillard de The Children’s Book de A. S. Byatt (2009). Paris : Flammarion, 690 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetics of the Iconotext, by Liliane Louvel, ed. Karen Jacobs. Translated by Laurence Petit. London: Ashgate, 2011, 206 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetics of the Iconotext, by Liliane Louvel, ed. Karen Jacobs. Translated by Laurence Petit. London, UK: Ashgate. 206 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetics of the iconotext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 206 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A.S. Byatt : Contes anciens, formes nouvelles” (2000). Traduction de Laurence Petit, in “Les Artistes anglo-américains et la Méditerranée”, Essais sur l’art, 3. Paris: Michel Houdiard, 131-158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Byatt : Contes anciens, formes nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.131-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes anciens, formes nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les artistes anglo-américains et la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.131-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction par Laurence Petit de textes de l’Oulipo du poète Jacques Bens et du romancier Hervé Le Tellier. Drunken Boat, ed. Ravi Shankar, 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface to Erwin Panofsky, Gothic Architecture and Scholasticism / Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Premodern Condition : medievalism and the making of theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Littérature française du Moyen-Age, la morale chevaleresque et la passion” de Georges Bataille et la postface de Pierre Bourdieu à L’Architecture gothique et pensée scholastique de Erwin Panofsky. Translated by Laurence Petit. The Pre-Modern Condition. History, Theory, and the Making of an Avant-Garde, by Bruce Holsinger. Chicago: University of Chicago Press, 276 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval French Literature, Chivalric Morals, and Passion Georges Bataille / Postface to Erwin Panofsky, Gothic Architecture and Scholasticism, Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The premodern condition : medievalism and the making of theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.204-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan E. Jensen, Globetrotter’s Pocket Doc: A Medical Handbook for Travelers. Translated by Laurence Petit. Caduceus International, 296 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globetrotter's Pocket Doc : A Medical Translation Handbook For Travelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globetrotter's Pocket Doc : A Medical Translation Handbook For Travelers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gestes de couleur : arts, musique, poésie. Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Due Influence’: Anita Brookner’s Legacy – An Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (2), pp.135-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Insularités littéraires et picturales dans Le Monde d’or de John Banville”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1111-1112, pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Framing Terror: Illness and Art in Anita Brookner’s Look at Me”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (2), pp.203-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRIEF LIVES (JULIA ET MOI) D'ANITA BROOKNER (1990) ou L'Invitation au dernier voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Studies in Modernism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 14, pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Photography and Trauma: An Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Pozorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“War, Trauma, and the Dance of History: Anita Brookner, Ettore Scola and Terence Davies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Photography and Archive Fever in Richard Kalinoski’s Beast on the Moon (1995)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Aux confins du sacré : fin du monde, fin d’un monde dans Ragnarök. The End of the Gods, de A.S. Byatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bataillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots aux actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Avant le Tiers pictural : Poetics of the Iconotext et son rayonnement”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 108, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublime et abjection dans &amp;quot;The Chinese Lobster&amp;quot; de A.S. Byatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arborescences, revue d'études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1027430ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Musing in the Museum., 30 (1), pp.2-6. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02666286.2013.771923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to 'Photographic Text(ure): The Grain and the Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Iconophilia and Iconophobia: Anita Brookner's Museum of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to 'Photographic Text(ure): The Grain and the Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sublime et abjection dans ‘The Chinese Lobster’ de A.S. Byatt”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arborescences, revue d'études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Between Iconophilia and Iconophobia: Anita Brookner’s Museum of Words”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album de famille ou roman familial ?: Transpositions génériques et vacillations sémantiques dans Family and Friends de Anita Brookner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.267-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Un serpent au jardin de l’utopie. ‘Sugar’ / ‘Le Sucre’ d’A.S. Byatt ou les ambivalences d’une conteuse-menteuse-tueuse”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle iconographie postmoderne”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle iconographie postmoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Specters of Kath: Negatives and Negativity in Penelope Lively’s The Photograph”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.220-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le musée textuel d’Anita Brookner, ou comment essayer d’en finir avec les images”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specters of Kath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.220-228. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/nar.0.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La ballade du nord et du sud : ‘Contes anciens, formes nouvelles’ de A. S. Byatt”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée textuel d'Anita Brookner ou comment en finir avec les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Speak, Photographs?’ Visual Transparency and Verbal Opacity in Vladimir Nabokov’s Speak, Memory”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nabokov Online Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speak, Photographs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nabokov Online Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur des mots, éloquence de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Parcours / Détours, 10, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Inscribing Colors and Coloring Words: A.S. Byatt’s ‘Art Work’ as a Verbal ‘Still’ Life’”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (4), pp.395-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing Colors and Coloring Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (4), pp.395-412. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/CRIT.49.4.395-412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alchemy of the word and the image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (2), pp.313-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual and Pictorial Distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Textual and Pictorial Distortions: Sublimity and Abjection in A.S. Byatt’s ‘The Chinese Lobster’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Alchemy of the Word and the Image: Towards a New ‘Iconographics’ of Postmodern Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELN: English Language Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (2), pp.313-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Romance of a family or Inverted ‘Family Romance’: Familial Gaze and Narratorial Look in Anita Brookner’s Family and Friends’”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIT: Literature Interpretation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (3-4), pp.379-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance of a Family or Inverted “Family Romance”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIT: Literature Interpretation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (3-4), pp.379-397. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10436920601000385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deceit and Anamorphic Images in Anita Brookner's Family and Friends”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philological Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.92-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Geste de couleur : arts, musique, poésie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Due Influence’: Anita Brookner’s Legacy”. Ed. Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74 (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography and Trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Pozorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text and Image in Children’s Literature / Texte et image dans la littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (1 &amp; 2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur : entre silence et éloquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musing in the Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographic Text(ure): The Grain and the Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), 142 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographic Text(ure): The Grain and the Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), 142 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point, Dot, Period… The Dynamics of Punctuation in Text and Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Laurence Petit &amp; Pascale Tollance. Cambridge Scholars Publishing, 202 p., 2016, 978-1-4438-8806-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de traduire&amp;quot; de Vladimir Nabokov : Histoire(s) d'un passeur de littératures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">s.e. Houdiard, s.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le Tiers pictural : Poetics of the Iconotext et son rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Briand Michel; Guilbard Anne-Cécile. Presses Universitaires de Rennes, pp.15-21, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing the Language of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Pedri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars, 552 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing the Language of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Pedri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Laurence Petit &amp; Nancy Pedri. Cambridge Scholars Publishing, 566 p., 2013, 978-1-4438-5438-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et mal d'archive dans &amp;quot;Beast on the Moon&amp;quot; de Richard Kalinoski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Ecrire l'archive", Université de Bourgogne, Dijon, 6 février 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Morality in Anita Brookner's &amp;quot;Family and Friends&amp;quot; and Deborah Moggach's &amp;quot;Tulip Fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international annuel de l'American Comparative Literature Association, University of Washington, Seattle, 26-29 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography and Trauma in Richard Kalinoski's Beast on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Connecticut State University, New Britain, 2 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Britain, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sublime and the Grotesque in A.S. Byatt's &amp;quot;The Chinese Lobster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Connecticut State University, New Britain, 2 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Britain, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There was and there was not&amp;quot;: Photography, Destruction, and Reparation in Richard Kalinosky's Beast on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international annuel de l'American Comparative Literature Association, University of Toronto, Toronto, 4-7 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du sacré : fin du monde: Fin d'un monde dans Ragnarok, de A.S. Byatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Traduire le sacré, Université d'Amiens, Amiens, 13-14 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom dit : La photographie au lieu du père dans Beast on the Moon de Richard Kalinoski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème congrès annuel de la Société des Anglicistes de l'Enseignement Supérieur, Appelation(s), Université de Bourgogne, Dijon, 17-19 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de Poetics of the Iconotext et rayonnement du Tiers pictural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Texte/Image. Autour du tiers pictural - Thanks to Liliane Louvel, Université de Poitiers, Poitiers, 15-16 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial and Pictorial Speculation: Vanity and Vanitas in Deborah Moggach's &amp;quot;Tulip Fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'American Comparative Literature Association, Brown University, Providence, 29 mai - 1er avril 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence photographique et opacité verbale dans &amp;quot;Speak, memory&amp;quot; de Vladimir Nabokov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque annuel de la Société des Anglicistes de l'Enseignement Supérieur, "La Transparence", Université de Limoges, Limoges, 11-13 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between iconophilia and iconophobia: Anita Brookner's &amp;quot;Ekphrastic writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Displaying word an image", Focus Conference, IAWIS/AIERTI, University of Ulster, Belfast, 4-6 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new &amp;quot;iconographics&amp;quot; of postmodern culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Interfaces, word and image : theory in the 21st century", Université de Bourgogne, Dijon, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée textuel d'Anita Brookner, ou comment essayer d'en finir avec les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès annuel de la Société des Anglicistes de l'Enseignement Supérieur, Essai(s), Université de Bordeaux, Bordeaux, 8-10 mai 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pick-torial attempts and verbal triumphs in Salman Rushdie's Midnight's Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès annuel de la Société des Anglicistes de l'Enseignement Supérieur, Essai(s), Université de Bordeaux, Bordeaux, 8-10 mai 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectres de Kath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Littérature et Photographie, Centre culturel international de Cerisy, Cerisy, 20-30 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cerisy, France. pp.233-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic instability in Deborah Moggach's &amp;quot;Tulip Fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Generic instability and identity in the contemporary novel", Centre de recherche ICTT, Université d'Avignon et des Pays de Vaucluse, Avignon, 29-30 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et spectralité dans &amp;quot;The photograph&amp;quot; de Penelope Lively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès annuel de la Société des Anglicistes de l'Enseignement Supérieur, La Résurgence, Université d'Orléans, Orléans, 16-18 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial and pictorial speculation: vanity and vanitas in Deborah Moggach's &amp;quot;Tulip Fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international, Efficacy/Efficacité, IAWIS/AIERTI, Paris, 7-11 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specters of Kath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème congrès annuel de la Rocky Mountain Modern Language Association, Calgary, 4-6 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Language of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Language of Images", International Conference, Central Connecticut State University, New Britain, 29-30 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New Britain, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual and Pictorial Distortions: Sublimity and Bestiality in A.S. Byatt's &amp;quot;The Chinese Lobster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Texte/Image,Société d'Etudes Anglaises Contemporaines, France,Société des Amis d'Intertexte, France, Université de Londres, Londres, 23-24 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Londres, United Kingdom. pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait for the dancing to begin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence annuelle sur la littérature du XXème siècle, Université de Louisville, Louisville, 24-26 février 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Louisville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What nonsense... How can a picture talk ?&amp;quot;: verbal and visual interplay in Salman Rushdie's &amp;quot;Midnight children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Texte et Image", Université de Coblence-Landau, Coblence, mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Coblence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speak, Photographs ?&amp;quot; : visual transparency and verbal opacity in Vladimir Nabokov's &amp;quot;Speak, memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Modern Language Association, Philadelphie, 27-30 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpositions génériques et vacillations sémantiques dans Family and Friends de Anita Brookner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société des Amis d'Intertexte France, Transpositions, Université Sorbonne-Paris 3, Paris, 11-12 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in Framing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second biennial Image and Imagery conference "Frames, borders, limits", Brock University, St Catharines, du 7 au 9 novembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Catharines, Canada. pp.117-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance of a family or inverted &amp;quot;Family Romance&amp;quot;: familial gaze and narratorial look in Anita Brookner's &amp;quot;Family and friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "The Photograph", revue Mosaic, Université du Manitoba, Winnipeg, 11-13 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur des mots, éloquence de la couleur: &amp;quot;Art Work&amp;quot;, de A.S. Byatt, ou l'écriture du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème congrès annuel de la Société des Anglicistes de l'Enseignement Supérieur, Parcours/Détours, Université de Versailles, Saint-Quentin en Yvelines, 14-16 mai 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing colors and coloring words: A.S. Byatt's &amp;quot;art work&amp;quot; as a verbal &amp;quot;still life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on the short story in English, Université Alcala de Henares, Madrid, 28-30 Octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deceit and anamorphic images in Anita Brookner's &amp;quot;Family and friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque annuel de littérature et de cinéma, "The Female gaze in literature and film", Université de West Virginia, Morgantown, 13-14 octobre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Morgantown, United States. pp.92-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textualizing space in Mehdi Charef's &amp;quot;Tea in the harem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'American Comparative Literature Association, University of Porto Rico, San Juan, 11-14 avril 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Juan, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525819v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tollance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525823v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056450v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Pozorski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525815v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027430ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771923" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524146v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nar.0.0047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.627" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/CRIT.49.4.395-412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062209v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10436920601000385" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kiehl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fort" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Pedri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075988v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075990v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075991v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072820v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072821v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074960v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876923v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876411v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072823v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525819v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tollance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525823v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056450v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Pozorski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027430ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771923" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524146v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nar.0.0047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.627" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/CRIT.49.4.395-412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524217v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10436920601000385" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kiehl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fort" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Pedri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075988v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876919v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072824v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074960v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876923v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876411v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072828v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074961v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072823v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>