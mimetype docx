--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -3418,51 +3418,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EF61289"/>
+    <w:nsid w:val="854E9299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>