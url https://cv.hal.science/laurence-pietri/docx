--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -314,261 +314,261 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing properties in variable density turbulent jets from simultaneous velocity and concentration measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+                <w:t xml:space="preserve">L. Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Amielh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid turbulence Applications in Both Industrial and ENvironmental topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Vaviden Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408868v1</w:t>
+                <w:t xml:space="preserve">hal-03547691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing properties in variable density turbulent jets from simultaneous velocity and concentration measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Amielh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaviden Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Fluid turbulence Applications in Both Industrial and ENvironmental topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547691v1</w:t>
+                <w:t xml:space="preserve">hal-02408868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between the benthic layer and hypoxia events in a Mediterranean lagoon. Turbulence aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -649,51 +649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test de validité de l'analogie de couche de mélange pour l'écoulement sur un couvert végétal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -744,51 +744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'anisotropie d'un écoulement de couvert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -852,64 +852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropie de la turbulence dans une couche limite sur couvert végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Petroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -947,51 +947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent flows interacting with varying density canopies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,398 +1049,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Région de développement des écoulements turbulents de tube</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of the vegetation density on the turbulence properties in a canopy flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Activités Universitaires de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085371v1</w:t>
+                <w:t xml:space="preserve">hal-00083578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the vegetation density on the turbulence properties in a canopy flow</w:t>
+                <w:t xml:space="preserve">Effet de la répartition spatiale d'un couvert végétal sur la turbulence d'une couche limite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083578v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la répartition spatiale d'un couvert végétal sur la turbulence d'une couche limite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Région de développement des écoulements turbulents de tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ternat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Activités Universitaires de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083612v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the vegetation density on the turbulence properties in a canopy flow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1478,64 +1478,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de l'écoulement turbulent autour d'un couvert végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLUVISU 11 : Colloque de visualisation et de traitement d'images en mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1586,64 +1586,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Observer, Analyser, Modéliser, dans les milieux fluides complexes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1681,51 +1681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent forced convective heat and water vapor transfers in a two-dimensional vegetation canopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1834,51 +1834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1916,51 +1916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la turbulence dans la colonne d'eau sur la consommation d'oxygène dans la couche benthique de l'Etang de Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2086,77 +2086,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des ruptures de digues par surverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2230,103 +2230,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial development of the mean flow in the entrance region of turbulent pipe and duct flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ternat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337 (8), pp.573-584. </w:t>
@@ -2390,64 +2390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.297-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2519,64 +2519,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (3-4), pp.181-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2976,64 +2976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous measurements of temperature and velocity fluctuations in a slightly heated jet combining a cold wire and laser doppler anemometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 21 (1), pp.22-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3105,64 +3105,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (1-2), pp.107-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3266,51 +3266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Perpignan, 2000, 2-908912-86-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3418,51 +3418,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="854E9299"/>
+    <w:nsid w:val="ACFDB894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3649,51 +3649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-pietri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1371-2261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093325134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bravo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amielh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pietri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moutte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03547691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pietri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwenck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amielh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Petroff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petroff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ternat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chesneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moutte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.07.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-009-9131-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N52W9C2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-003-0432-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGTGHK2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chesneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Zeghmati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002310100202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZJM3G45-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Benachour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bresson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-727X(99)00071-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6J5C5ZL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Gharbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(97)10055-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7MQNKBS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chassaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-pietri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1371-2261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093325134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bravo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amielh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pietri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03547691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moutte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pietri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwenck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amielh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Petroff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petroff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ternat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chesneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moutte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.07.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-009-9131-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N52W9C2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-003-0432-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGTGHK2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chesneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Zeghmati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002310100202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZJM3G45-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Benachour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bresson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-727X(99)00071-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6J5C5ZL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Gharbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(97)10055-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7MQNKBS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chassaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>