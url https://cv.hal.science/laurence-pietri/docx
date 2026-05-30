--- v2 (2026-05-04)
+++ v3 (2026-05-30)
@@ -314,261 +314,261 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing properties in variable density turbulent jets from simultaneous velocity and concentration measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Amielh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaviden Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Fluid turbulence Applications in Both Industrial and ENvironmental topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547691v1</w:t>
+                <w:t xml:space="preserve">hal-02408868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing properties in variable density turbulent jets from simultaneous velocity and concentration measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Amielh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+                <w:t xml:space="preserve">L. Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Amielh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid turbulence Applications in Both Industrial and ENvironmental topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Vaviden Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408868v1</w:t>
+                <w:t xml:space="preserve">hal-03547691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between the benthic layer and hypoxia events in a Mediterranean lagoon. Turbulence aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -649,51 +649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test de validité de l'analogie de couche de mélange pour l'écoulement sur un couvert végétal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -744,51 +744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'anisotropie d'un écoulement de couvert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -852,64 +852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropie de la turbulence dans une couche limite sur couvert végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Petroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -947,51 +947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent flows interacting with varying density canopies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,398 +1049,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the vegetation density on the turbulence properties in a canopy flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Région de développement des écoulements turbulents de tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ternat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Activités Universitaires de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083578v1</w:t>
+                <w:t xml:space="preserve">hal-00085371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la répartition spatiale d'un couvert végétal sur la turbulence d'une couche limite</w:t>
+                <w:t xml:space="preserve">Effect of the vegetation density on the turbulence properties in a canopy flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083612v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Région de développement des écoulements turbulents de tube</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effet de la répartition spatiale d'un couvert végétal sur la turbulence d'une couche limite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Activités Universitaires de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085371v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the vegetation density on the turbulence properties in a canopy flow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1478,64 +1478,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de l'écoulement turbulent autour d'un couvert végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLUVISU 11 : Colloque de visualisation et de traitement d'images en mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1586,64 +1586,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Observer, Analyser, Modéliser, dans les milieux fluides complexes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1681,51 +1681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent forced convective heat and water vapor transfers in a two-dimensional vegetation canopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1834,51 +1834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1916,51 +1916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la turbulence dans la colonne d'eau sur la consommation d'oxygène dans la couche benthique de l'Etang de Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2086,77 +2086,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des ruptures de digues par surverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2230,103 +2230,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial development of the mean flow in the entrance region of turbulent pipe and duct flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ternat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337 (8), pp.573-584. </w:t>
@@ -2390,64 +2390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.297-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2519,64 +2519,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (3-4), pp.181-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2720,320 +2720,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and mass transfer correlations for liquid droplet of a pure fuel in combustion</w:t>
+                <w:t xml:space="preserve">Etude numérique et expérimentale de l'évaporation en convection mixte d'un film liquide ruisselant dans un cylindre vertical.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+                <w:t xml:space="preserve">Kaouther Benachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Chesneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pietri</w:t>
+                <w:t xml:space="preserve">Belkacem Zeghmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Zeghmati</w:t>
+                <w:t xml:space="preserve">Jacky Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSME Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26 (1), pp.87-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149762v1</w:t>
+                <w:t xml:space="preserve">hal-01278979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale de l'évaporation en convection mixte d'un film liquide ruisselant dans un cylindre vertical.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaouther Benachour</w:t>
+                <w:t xml:space="preserve">Heat and mass transfer correlations for liquid droplet of a pure fuel in combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Zeghmati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSME Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38 (7-8), pp.543-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002310100202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278979v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous measurements of temperature and velocity fluctuations in a slightly heated jet combining a cold wire and laser doppler anemometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 21 (1), pp.22-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3105,64 +3105,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (1-2), pp.107-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3266,51 +3266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pietri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Perpignan, 2000, 2-908912-86-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3418,51 +3418,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACFDB894"/>
+    <w:nsid w:val="06D72BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3649,51 +3649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-pietri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1371-2261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093325134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bravo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amielh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pietri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03547691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moutte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pietri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwenck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amielh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Petroff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petroff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ternat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chesneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moutte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.07.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-009-9131-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N52W9C2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-003-0432-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGTGHK2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chesneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Zeghmati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002310100202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZJM3G45-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Benachour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bresson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-727X(99)00071-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6J5C5ZL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Gharbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(97)10055-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7MQNKBS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chassaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-pietri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1371-2261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093325134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bravo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amielh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pietri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moutte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03547691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pietri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwenck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amielh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Petroff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petroff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ternat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chesneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moutte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.07.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-009-9131-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N52W9C2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-003-0432-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGTGHK2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Benachour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Zeghmati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chesneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002310100202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZJM3G45-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-727X(99)00071-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6J5C5ZL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Gharbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(97)10055-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7MQNKBS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chassaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>