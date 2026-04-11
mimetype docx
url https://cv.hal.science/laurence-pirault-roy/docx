--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -217,331 +217,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti-based precursor synthesized from ball milling as a starting material to design an active and stable Ti2O3@NixFeyTiz nanoheterostructure for the oxygen evolution reaction in an alkaline medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tall Oil Epoxidation in the Presence of Non-Noble Metal Oxide-Modified Heterogeneous Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Morais</w:t>
+                <w:t xml:space="preserve">Tommaso Cogliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+                <w:t xml:space="preserve">Angie Desgouliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wander Perez-Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Eränen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio D’angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.4c01641⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (49), pp.21214-21226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.IECR.4C02850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698901v1</w:t>
+                <w:t xml:space="preserve">hal-05539913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tall Oil Epoxidation in the Presence of Non-Noble Metal Oxide-Modified Heterogeneous Catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wander Perez-Sena</w:t>
+                <w:t xml:space="preserve">Ti-based precursor synthesized from ball milling as a starting material to design an active and stable Ti2O3@NixFeyTiz nanoheterostructure for the oxygen evolution reaction in an alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Raud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Eränen</w:t>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio D’angelo</w:t>
+                <w:t xml:space="preserve">Julie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (49), pp.21214-21226. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (17), pp.7419-7431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ACS.IECR.4C02850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.4c01641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539913v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCuAlOx mixed oxides for the CO2 purification from oxycombustion process exhaust feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Akil</w:t>
+                <w:t xml:space="preserve">Joudia Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -723,8373 +723,8373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO reduction by CO under oxidative conditions over CoCuAl mixed oxides derived from hydrotalcite-like compounds: Effect of water</w:t>
+                <w:t xml:space="preserve">Temperature and pH influence on Diuron adsorption by Algerian Mont-Na Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joudia Akil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+                <w:t xml:space="preserve">Salima Tlemsani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoubida Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Piraúlt-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2021.05.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2022.2060093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533616v1</w:t>
+                <w:t xml:space="preserve">hal-03989470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Catalytic Degradation of Diuron Using Algerian Sodium Montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Tlemsani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (2), pp.2000468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/clen.202000468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and pH influence on Diuron adsorption by Algerian Mont-Na Clay</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NO reduction by CO under oxidative conditions over CoCuAl mixed oxides derived from hydrotalcite-like compounds: Effect of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joudia Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03067319.2022.2060093⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11th International Conference on Environmental Catalysis, 384-386, pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2021.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989470v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of catalysts M/CeO2 (M = Pt, Rh, or Pd) for purification of CO2 derived from oxycombustion in the absence or presence of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joudia Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengjiao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (10), pp.12521-12532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-11252-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Highly Selective and Stable Ruthenium‐Nickel Supported on Ceria Catalyst for Carbon Dioxide Methanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Elia</w:t>
+                <w:t xml:space="preserve">Jane Estephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Estephane</w:t>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), pp.1559-1567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.202001687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of supported lanthanum catalysts in the hydrogenation of nitriles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinga Juhász</w:t>
+                <w:t xml:space="preserve">Krisztina Lévay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krisztina Lévay</w:t>
+                <w:t xml:space="preserve">László Hegedűs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diána Balogh-Weiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 133 (2), pp.687-698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11144-021-02028-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Ir content and the support on the thiotolerance of the Ir/SiO2-Al2O3 catalysts used in selective ring opening of decalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana d'Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana d'Ippolito</w:t>
+                <w:t xml:space="preserve">Adriana Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Ballarini</w:t>
+                <w:t xml:space="preserve">Santiago Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 99 (5), pp.1146-1157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cjce.23930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous carbon materials derived from olive kernels: application in adsorption of organic pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Ouahedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia El Ouahedy</w:t>
+                <w:t xml:space="preserve">Mohamed Zbair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zbair</w:t>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (24), pp.29967-29982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-09268-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic wet air oxidation of high BPA concentration over iron-based catalyst supported on orthophosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Kaissouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Kaissouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zbair</w:t>
+                <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair El Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (26), pp.32533-32543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-09176-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Precious Metals on NO Reduction by CO in Oxidative Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+                <w:t xml:space="preserve">Adsorption of Bisphenol A from Aqueous Solution by HDTMA-Tunisian Clay Synthesized Under Microwave Irradiation: A Parametric and Thermodynamic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Issaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Debecker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Razak Jeday</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10093042⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (4), pp.361-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42860-020-00079-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533601v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Bisphenol A from Aqueous Solution by HDTMA-Tunisian Clay Synthesized Under Microwave Irradiation: A Parametric and Thermodynamic Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hedi Ben Amor</w:t>
+                <w:t xml:space="preserve">Effect of Precious Metals on NO Reduction by CO in Oxidative Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joudia Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Debecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ismail</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42860-020-00079-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.3042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10093042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533605v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic abatement of dichloromethane over transition metal oxide catalysts: Thermodynamic modelling and experimental studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zbair</w:t>
+                <w:t xml:space="preserve">Preparation of mesoporous activated carbon from date stones for the adsorption of Bemacid Red</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafid Echchtouki</w:t>
+                <w:t xml:space="preserve">Goussem Mimanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuomas Nevanperä</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 228, pp.814-823. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (7), pp.1357-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.04.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2019.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497356v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic degradation of O-cresol using H 2 O 2 onto Algerian Clay-Na</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic abatement of dichloromethane over transition metal oxide catalysts: Thermodynamic modelling and experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair El Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Herbache</w:t>
+                <w:t xml:space="preserve">Hafid Echchtouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Ramdani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Safia Taleb</w:t>
+                <w:t xml:space="preserve">Tuomas Nevanperä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water environment research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wer.1022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.814-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497353v1</w:t>
+                <w:t xml:space="preserve">hal-02497356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of mesoporous activated carbon from date stones for the adsorption of Bemacid Red</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic degradation of O-cresol using H 2 O 2 onto Algerian Clay-Na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Herbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Boudia</w:t>
+                <w:t xml:space="preserve">Amina Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goussem Mimanne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ramiro Ruiz-Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2019.135⟩</w:t>
+              <w:t xml:space="preserve">Water environment research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (2), pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wer.1022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497350v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445216v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective ring opening of decalin on Rh-Pd/SiO2-Al2O3 bifunctional systems: Catalytic performance and deactivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvana d'Ippolito</w:t>
+                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2018.04.008⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109691v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Oxidation of Dichloromethane over Silica Modified Alumina Catalysts Washcoated on Ceramic Monoliths</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective ring opening of decalin on Rh-Pd/SiO2-Al2O3 bifunctional systems: Catalytic performance and deactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana d'Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pieck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal8080339⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.6-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497323v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Beauchet</w:t>
+                <w:t xml:space="preserve">Total Oxidation of Dichloromethane over Silica Modified Alumina Catalysts Washcoated on Ceramic Monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair El Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Drif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bensitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.09.016⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal8080339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109667v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+                <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 367, pp.234-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109697v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rhodium content on the behavior of Rh/SiO 2 –Al 2 O 3 catalysts for selective ring opening of decalin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvana d'Ippolito</w:t>
+                <w:t xml:space="preserve">Comparative study on the support properties in the total oxidation of dichloromethane over Pt catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair El Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Pitkäaho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Darif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7RA08350E⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 313, pp.1010 - 1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.10.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109701v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on the support properties in the total oxidation of dichloromethane over Pt catalysts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of acid-base properties of the support on the catalytic performances of Pt-based catalysts in a gas-phase hydrogenation of acetonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Darif</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Comparot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bensitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.10.139⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 544, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2017.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652662v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of acid-base properties of the support on the catalytic performances of Pt-based catalysts in a gas-phase hydrogenation of acetonitrile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
+                <w:t xml:space="preserve">Influence of rhodium content on the behavior of Rh/SiO 2 –Al 2 O 3 catalysts for selective ring opening of decalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana d'Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2017.06.038⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (74), pp.46803-46811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7RA08350E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724404v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic activity of metal-doped porous materials in the salicylaldehyde Petasis-Borono Mannich reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 147 pp.749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00706-016-1681-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the catalytic oxidation of DMDS over Pt-Cu catalysts supported on Al2O3, AlSi20 and SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Darif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satu Ojala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bensitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 181, pp.24-33 </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.07.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.07.050⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled preparation and characterization of Pt-Rh/Al2O3 bimetallic catalysts for reactions in reducing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Herault</w:t>
+                <w:t xml:space="preserve">Lilian Olivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A. Vicerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 517, pp.81-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2016.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of the Nature of the Support on the Copper–Palladium Catalysed Suzuki–Miyaura-Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146 (3), pp.596 - 608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10562-015-1673-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Structure-Activity Relationship in a Heterogeneous Copper-Palladium Catalysed Suzuki-Miyaura Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Magyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Barczikai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Hell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 pp.834-839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10562-015-1490-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dry reforming of methane and ethanol using Rh catalysts supported on doped alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satu Ojala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 504 pp. 576-584 </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2015.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2015.02.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Propulsion: Catalysts for the European FP7 Project GRASP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Al2O3/MgO molar ratio on catalytic performance of Pt/MgO-Al2O3 catalyst in acetonitrile hydrogenation followed by Fourier transform infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Batonneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">R. Maache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cartoixa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.T Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top. Catal.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-013-0223-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 475, pp.363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968162v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of MTiX for the catalytic oxidation of cyclohexane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green Propulsion: Catalysts for the European FP7 Project GRASP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Batonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bellifa</w:t>
+                <w:t xml:space="preserve">B. Cartoixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Choukchou-Braham</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">K. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra02241f⟩</w:t>
+              <w:t xml:space="preserve">Top. Catal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.656-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-013-0223-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313122v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II)- and palladium(II)-modified molecular sieve, a reusable catalyst for the Suzuki-Miyaura-coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of MTiX for the catalytic oxidation of cyclohexane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Choukchou-Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kappenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (43), pp.22374-22379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra02241f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.07.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01251091v1</w:t>
+                <w:t xml:space="preserve">hal-01313122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of effect of chromium on titanium dioxide phase transformation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Choukchou-Braham</w:t>
+                <w:t xml:space="preserve">Copper(II)- and palladium(II)-modified molecular sieve, a reusable catalyst for the Suzuki-Miyaura-coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12034-014-0674-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 484 pp.39-50 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314507v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Al2O3/MgO molar ratio on catalytic performance of Pt/MgO-Al2O3 catalyst in acetonitrile hydrogenation followed by Fourier transform infrared spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Study of effect of chromium on titanium dioxide phase transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C.T Williams</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kappenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Choukchou-Braham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 475, pp.363-370. </w:t>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (3), pp.669-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.01.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12034-014-0674-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01194727v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Oxidation of Dichloromethane Over Metal Oxide Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Partial Oxidation of Methanol and Methyl Mercaptan: Studies on the Selectivity of TiO2 and CeO2 Supported V2O5 Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mouammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bensitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. El Assal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Bensitel</w:t>
+                <w:t xml:space="preserve">Riitta Keiski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 56, pp.679-687. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-013-0025-2⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 56 (9-10), pp.650-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-013-0024-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921047v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Partial Oxidation of Methanol and Methyl Mercaptan: Studies on the Selectivity of TiO2 and CeO2 Supported V2O5 Catalysts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen Storage Capacity of Pt-CeO2 and Pt-Ce0.5Zr0.5O2 Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bensitel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 56 (9-10), pp.650-657. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-013-0024-3⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 56, pp.658-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-013-0019-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497293v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Storage Capacity of Pt-CeO2 and Pt-Ce0.5Zr0.5O2 Catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Total Oxidation of Dichloromethane Over Metal Oxide Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pitkaaho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ojala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bensitel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 56, pp.658-661. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 56, pp.679-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-013-0025-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11244-013-0019-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934713v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of vanadium oxides 5 wt.%VO 2 –M x O y by sol–gel process and application in cyclohexene epoxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preferential CO oxidation over nanosized gold catalysts supported on ceria and amorphous ceria-alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El-Korso</w:t>
+                <w:t xml:space="preserve">N. Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Rekkab</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+                <w:t xml:space="preserve">M.D. Carmo Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12034-012-0397-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 128, pp.10-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497284v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and activity in cyclohexene epoxidation of V2O5-TiO2 anatase xerogel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of vanadium oxides 5 wt.%VO 2 –M x O y by sol–gel process and application in cyclohexene epoxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El-Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lahcene</w:t>
+                <w:t xml:space="preserve">I Rekkab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Choukchou-Braham</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Choukchou-Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-012-2895-3⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (7), pp.1187-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12034-012-0397-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00835441v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative effect between copper and gold on ceria for CO-PROX reaction</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization and activity in cyclohexene epoxidation of V2O5-TiO2 anatase xerogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana da Silva Lima Fonseca</w:t>
+                <w:t xml:space="preserve">D. Lahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadma Sousa Ferreira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Choukchou-Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kappenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (3), pp.637-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-012-2895-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.06.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682848v1</w:t>
+                <w:t xml:space="preserve">hal-00835441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential CO oxidation over nanosized gold catalysts supported on ceria and amorphous ceria-alumina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative effect between copper and gold on ceria for CO-PROX reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana da Silva Lima Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fonseca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Hadma Sousa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.D. Carmo Rangel</w:t>
+                <w:t xml:space="preserve">Maria Do Carmo Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180 (1), pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.03.037⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763857v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic oxidation of cyclohexane to cyclohexanone and cyclohexanol by tert-butyl hydroperoxide over Pt/oxide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Rekkab-Hammoumraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Choukchou-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (5), pp.1127-1135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12034-011-0157-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising PtIr, catalysts for hydrocarbon transformation: Comparison of different preparation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille La Fontaine</w:t>
+                <w:t xml:space="preserve">Lajos Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Chamam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 272 (2), pp.315-319. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.04.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPULSION AND CATALYSIS − HISTORICAL SURVEY, UP-TO-DATE OVERVIEW, AND CURRENT CHALLENGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Kappenstein</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERGETIC MATERIALS and CHEMICAL PROPULSION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.413-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/IntJEnergeticMaterialsChemProp.2011001450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylcyclopentane ring opening reaction over PtGe/Al2O3 catalysts prepared by controlled surface reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+                <w:t xml:space="preserve">Attila Wootsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Paál</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reaction Kinetics and Catalysis Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94 (2), pp.301-310. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11144-008-5343-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11144-008-5343-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylcyclopentane transformation on Ge-Rh bimetallic catalysts prepared by organometallic grafting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Chamam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Wootsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Boghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Paál</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (8), pp.686. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2006.08.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2006.08.028⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and catalytic properties of Rh-Sn/Al2O3 catalyst prepared by organometallic grafting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chamam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chamam</w:t>
+                <w:t xml:space="preserve">K. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lazar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+                <w:t xml:space="preserve">I. Boghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Paal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 332, pp.27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2007.07.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2007.07.044⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and catalytic study of PtGe/Al2O3 catalysts prepared by organometallic grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wootsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Paal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wootsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Paal</w:t>
+                <w:t xml:space="preserve">N. Gyorffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gyorffy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Ello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Boghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 238, pp.67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.11.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.11.035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue - Isotopes in Catalytic Studies - Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Duprez</w:t>
+                <w:t xml:space="preserve">C. Descorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Descorme</w:t>
+                <w:t xml:space="preserve">D. Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mesnard</w:t>
+                <w:t xml:space="preserve">C. Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 289 (1), pp.1-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2005.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2005.04.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylcyclopentane reactions on Rh-Ge/Al2O3 catalysts prepared by controlled surface reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach of selective Ge deposition for RhGe/Al2O3 catalysts: characterization and testing in 2,2,3-trimethylbutane hydrogenolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Teschner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+                <w:t xml:space="preserve">Z. Paál</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Naud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Z Paál</w:t>
+                <w:t xml:space="preserve">Maurice Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 252 (2), pp.421-426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0926-860X(03)00494-0⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 245 (1), pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-860X(02)00613-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533577v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach of selective Ge deposition for RhGe/Al2O3 catalysts: characterization and testing in 2,2,3-trimethylbutane hydrogenolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methylcyclopentane reactions on Rh-Ge/Al2O3 catalysts prepared by controlled surface reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Teschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Teschner</w:t>
+                <w:t xml:space="preserve">D Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Paál</w:t>
+                <w:t xml:space="preserve">M Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Guérin</w:t>
+                <w:t xml:space="preserve">Z Paál</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 245 (1), pp.15-31. </w:t>
+              <w:t xml:space="preserve">, 2003, 252 (2), pp.421-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0926-860X(02)00613-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0926-860X(03)00494-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04021811v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monopropellant decomposition catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Peroxide Decomposition on Various Supported Catalysts Effect of Stabilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Guérin</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Wahdan</w:t>
+                <w:t xml:space="preserve">Rachel Eloirdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Ali</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 234 (1-2), pp.145-153. </w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (6), pp.1235-1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0926-860X(02)00220-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/2.6058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02497194v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Behavior of Tailor-Made Pt–Ge/Al2O3 Catalysts in Transformation of Hydrocarbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Wootsch</w:t>
+                <w:t xml:space="preserve">Monopropellant decomposition catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Wahdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leverd</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asma Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 234 (1-2), pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-860X(02)00220-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jcat.2002.3554⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533551v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Peroxide Decomposition on Various Supported Catalysts Effect of Stabilizers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Behavior of Tailor-Made Pt–Ge/Al2O3 Catalysts in Transformation of Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wootsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Kappenstein</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Guerin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pillet</w:t>
+                <w:t xml:space="preserve">M. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Paál</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/2.6058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 208 (2), pp.490-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcat.2002.3554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497209v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the metallic phases of different Pt–Rh/Al2O3–CeO2 catalysts: influence of the rhodium loading and nature of the metallic precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Maire</w:t>
+                <w:t xml:space="preserve">P Marécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 199 (1), pp.109-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-860X(99)00554-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0926-860X(99)00554-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic activity and EXAFS characterisation of three way automative Pt–Rh/Al2O3–CeO2 catalysts from different preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Pirault</w:t>
+                <w:t xml:space="preserve">M Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 172 (2), pp.249-258. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-860X(98)00131-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0926-860X(98)00131-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the redox properties of ceria on the preparation of three-way automotive platinum—rhodium/ alumina—ceria catalysts</w:t>
+                <w:t xml:space="preserve">Effect of the preparation procedure on the properties of three-way automotive platinum—rhodium/ alumina—ceria catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. El Azami El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. El Azami El Idrissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Marecot</w:t>
+                <w:t xml:space="preserve">A. Fakche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pirault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 5 (1-2), pp.57-69. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 5 (1-2), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0926-3373(94)00039-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0926-3373(94)00038-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497148v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the preparation procedure on the properties of three-way automotive platinum—rhodium/ alumina—ceria catalysts</w:t>
+                <w:t xml:space="preserve">Influence of the redox properties of ceria on the preparation of three-way automotive platinum—rhodium/ alumina—ceria catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. El Azami El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 5 (1-2), pp.43-55. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 5 (1-2), pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0926-3373(94)00038-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0926-3373(94)00039-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497142v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Effect of Transition Metals on Titanium Dioxide Phase Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Choukchou-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Proceedings in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-7, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-05521-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of different preparation methods of PtIr, PtIrSn and PtIrGe catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.467-470, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2991(10)75086-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined Rh/Al2O3 catalysts selectively poisoned by Ge: a new tool to study reaction pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Boghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.577-584, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2991(06)80955-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of platinum species in different three-way catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. PETROV; C. BONEV; G. KADINOV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heterogeneous Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulgarian Academy of Sciences, 2000, 954-90193-3-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Pt-Rh/Al2O3-CeO2 catalysts by surface redox reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. El Azami El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-202, 1995, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2991(06)81429-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification by sulfur of automotive exhaust catalysts: effects of the preparation procedure of the catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. El Azami El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.343-350, 1994, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)62759-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9099,78 +9099,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2 production and storage : new active and stable NixFey catalysts supported on conductive ball-milling prepared titanium oxides for OER in alkaline medium and design of light HEA's for H2 storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Raud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gomes de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9198,234 +9198,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Solid State Compounds of Transition Metals - SCTE2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles University, Jun 2024, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel active and stable NiFe catalysts supported onTiOx species for OER in alkaline medium.</w:t>
+                <w:t xml:space="preserve">Active and Stable NiFe Catalysts supported on TiOx species for Oxygen Evolution Reaction (OER) in alkaline medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Raud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gomes de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">C'Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C'Nano; Université de Poitiers; l'Institut Pprime; IC2MP, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and stable NiFe catalysts supported on TiOx species for Oxygen Evolution Reaction (OER) in alkaline medium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Raud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gomes de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9440,562 +9440,562 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption-Oxidation process (AD-OX) for Bisphenol A removal from polluted water using green activated carbon and Pd doped transition metal catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
+                <w:t xml:space="preserve">Development of new materials for hydrogen production by water electrolysis in alkaline medium and hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Raud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gomes de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Metal-Hydrogen Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552262v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of olive wastes into bio-sourced activated carbon and comparison with commercial one for adsorption of pollutants (Bisphenol A and Diuron)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Adsorption-Oxidation process (AD-OX) for Bisphenol A removal from polluted water using green activated carbon and Pd doped transition metal catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Ouahedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552251v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new materials for hydrogen production by water electrolysis in alkaline medium and hydrogen storage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+                <w:t xml:space="preserve">Transformation of olive wastes into bio-sourced activated carbon and comparison with commercial one for adsorption of pollutants (Bisphenol A and Diuron)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Ouahedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Metal-Hydrogen Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Perth, Australia</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552260v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCuAl mixed oxides derived from hydrotalcite-like compounds for CO2 purification in oxyfuel combustion conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joudia Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Environmental Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic screening for ethanol total oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca El Khawaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10014,936 +10014,936 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Chercheurs UGéPE-GEPROC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-defined Rh/Al2O3 catalysts selectively poisoned by Ge : a new tool to study reaction pathways. 9th International Symposium ‘Scientific Bases for the Preparation of Heterogeneous Catalysts', Louvain, Belgique, Sept. 2006.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">EXAFS studies: How to evaluate Pt-Ge catalysts stability 1st European Conference on Chemistry, August 2006, Budapest, Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Kappenstein</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Well-defined Rh/Al2O3 catalysts selectively poisoned by Ge : a new tool to study reaction pathways.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, LOUVAIN, Belgium</w:t>
+              <w:t xml:space="preserve">EXAFS studies: How to evaluate Pt-Ge catalysts stability 1st European Conference on Chemistry, August 2006, Budapest, Hongrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, BUDAPEST, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294514v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXAFS studies: How to evaluate Pt-Ge catalysts stability 1st European Conference on Chemistry, August 2006, Budapest, Hongrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-defined Rh/Al2O3 catalysts selectively poisoned by Ge : a new tool to study reaction pathways. 9th International Symposium ‘Scientific Bases for the Preparation of Heterogeneous Catalysts', Louvain, Belgique, Sept. 2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Ello</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXAFS studies: How to evaluate Pt-Ge catalysts stability 1st European Conference on Chemistry, August 2006, Budapest, Hongrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, BUDAPEST, Hungary</w:t>
+              <w:t xml:space="preserve">Well-defined Rh/Al2O3 catalysts selectively poisoned by Ge : a new tool to study reaction pathways.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, LOUVAIN, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294525v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt-Ge catalysts : a new bimetallic system for alkane transformation ? 19th North American Catalysis Society Meeting, Philadelphia, USA, Mai 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wootsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Boghian-Fifere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Paal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pt-Ge catalysts : a new bimetallic system for alkane transformation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, PHILADELPHIA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'amines par hydrogénation catalytique de nitriles. Journées de la Section Régionale Centre-Ouest de la SFC, Tours, janvier 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthèse d'amines par hydrogénation catalytique de nitriles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of amines by catalytic hydrogenation of nitriles. Europacat VII, sept. 2005, Sophia, Bulgarie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis of amines by catalytic hydrogenation of nitriles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, SOPHIA, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of tailor-made Rh-Sn/Al2O3 catalysts by Mössbauer spectroscopy and methylcyclopentane ring opening reaction. Affiche, Europacat VII, Sofia, Bulgarie, septembre 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chamam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wootsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chamam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pozdnyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Characterization of tailor-made Rh-Sn/Al2O3 catalysts by Mössbauer spectroscopy and methylcyclopentane ring opening reaction.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Development of a Dynamic Reactor with Online Analysis for the Catalytic Decomposition of Monopropellants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Esteves</w:t>
+                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th AIAA/ASME/SAE/ASEE Joint Propulsion Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Fort Lauderdale, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2004-3835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special active sites on tailor-made Pt-Ge catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wootsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Boghian-Fifere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPACAT-VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10953,168 +10953,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxidation of Tall Oil in the Presence of Heterogeneous Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Cogliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angie Desgouliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wander Perez-Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari Eränen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuropaCat 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId351"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11261,51 +11261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184380" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539913v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cogliano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Desgouliere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Perez-Sena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.IECR.4C02850" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Issaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Amor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06693-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Tlemsani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Taleb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Taleb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.202000468" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pira&#250;lt-Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2022.2060093" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjiao Shen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11252-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Elia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Estephane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001687" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Juh&#225;sz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina L&#233;vay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Heged&#369;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#225;na Balogh-Weiser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-021-02028-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ouahedy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09268-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaissouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Assal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09176-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debecker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10093042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Razak Jeday" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00079-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Echchtouki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Nevanper&#228;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.04.073" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Herbache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ramdani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ruiz-Rosas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wer.1022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boudia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussem Mimanne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.135" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Drif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensitel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080339" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Pitk&#228;aho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Darif" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.139" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brahmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensitel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirault-Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.06.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fodor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Hell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-016-1681-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.07.050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29N127K2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1673-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337084v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Magyar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Barczikai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1490-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.02.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8P4TXN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Batonneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cartoixa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Farhat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kappenstein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0223-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellifa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choukchou-Braham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02241f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251091v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.07.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV0R4967-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314507v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-014-0674-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T Williams" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.01.041" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVX3LDKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Assal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitkaaho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ojala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0025-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HG8WGC0M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497293v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mouammine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Keiski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0024-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQX758S1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maacha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0019-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34KKQ060-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Korso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rekkab" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Choukchou-Braham" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedrane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-012-0397-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835441v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lahcene" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choukchou-Braham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2895-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTSXM2JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana da Silva Lima Fonseca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadma Sousa Ferreira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Rangel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXD4J45H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Carmo Rangel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.03.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6N93GJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497275v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rekkab-Hammoumraoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-011-0157-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos T&#243;th" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chamam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.04.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4C9WFLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2011001450" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Wootsch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Pa&#225;l" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-008-5343-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8QCD3NW5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300682v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Boghian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.08.028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HKDM9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300678v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chamam" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lazar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boghian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Paal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.044" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CD7S091-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289827v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wootsch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gyorffy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.11.035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40W7M3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400714v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesnard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montassier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2005.04.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJG9DPCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Teschner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Naud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Pa&#225;l" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00494-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021811v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teschner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pa&#225;l" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00613-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM4T6VL0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497194v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Wahdan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00220-X" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9S4VPZ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533551v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leverd" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2002.3554" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X60BN98-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497209v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Guerin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6058" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533549v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mar&#233;cot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(99)00554-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AF910D7DEB03E86CDA0E74EAD2E23DFC7C9582C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497164v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pirault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00131-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-33ZV5CR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497148v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Azami El Idrissi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)00038-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH8FZQ4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497142v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)00039-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW6NZ1ZS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497296v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05521-3_1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497268v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(10)75086-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497247v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)80955-9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533563v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497157v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dominguez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81429-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497161v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)62759-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752369v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gomes de Morais" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552264v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552254v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Habrioux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552262v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423490v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294514v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Fontaine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293127v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boghian-Fifere" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293480v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293120v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293483v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pozdnyakova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497237v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteves" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3835" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404248v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552258v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Russo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184380" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cogliano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Desgouliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Perez-Sena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.IECR.4C02850" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Issaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Amor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06693-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Tlemsani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Taleb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pira&#250;lt-Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Taleb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2022.2060093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.202000468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjiao Shen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11252-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Elia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Estephane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001687" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Juh&#225;sz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina L&#233;vay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Heged&#369;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#225;na Balogh-Weiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-021-02028-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ouahedy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09268-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaissouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Assal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09176-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Razak Jeday" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00079-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debecker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10093042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boudia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussem Mimanne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Echchtouki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Nevanper&#228;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.04.073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Herbache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ramdani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ruiz-Rosas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wer.1022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Drif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensitel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080339" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Pitk&#228;aho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Darif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724404v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brahmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensitel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirault-Roy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.06.038" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fodor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Hell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-016-1681-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.07.050" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29N127K2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1673-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Magyar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Barczikai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1490-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.02.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8P4TXN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T Williams" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.01.041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVX3LDKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Batonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cartoixa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Farhat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kappenstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0223-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellifa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choukchou-Braham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02241f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251091v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV0R4967-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314507v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-014-0674-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mouammine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Keiski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0024-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQX758S1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maacha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ojala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0019-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34KKQ060-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Assal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitkaaho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0025-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HG8WGC0M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Carmo Rangel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.03.037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6N93GJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Korso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rekkab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Choukchou-Braham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedrane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-012-0397-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835441v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lahcene" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choukchou-Braham" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2895-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTSXM2JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana da Silva Lima Fonseca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadma Sousa Ferreira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Rangel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXD4J45H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rekkab-Hammoumraoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-011-0157-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos T&#243;th" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chamam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.04.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4C9WFLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2011001450" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ello" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Wootsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Pa&#225;l" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-008-5343-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8QCD3NW5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300682v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Boghian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.08.028" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HKDM9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300678v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chamam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lazar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boghian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Paal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.044" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CD7S091-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wootsch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gyorffy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.11.035" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40W7M3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesnard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montassier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2005.04.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJG9DPCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021811v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teschner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pa&#225;l" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00613-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM4T6VL0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533577v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Teschner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Naud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Pa&#225;l" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00494-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497209v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Guerin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6058" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497194v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Wahdan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00220-X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9S4VPZ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533551v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leverd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2002.3554" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X60BN98-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533549v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mar&#233;cot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(99)00554-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AF910D7DEB03E86CDA0E74EAD2E23DFC7C9582C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497164v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pirault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00131-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-33ZV5CR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497142v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Azami El Idrissi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)00039-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW6NZ1ZS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)00038-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH8FZQ4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05521-3_1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(10)75086-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497247v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)80955-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533563v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497157v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dominguez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81429-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497161v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)62759-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752369v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gomes de Morais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552264v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552254v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Habrioux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552260v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552262v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423490v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Fontaine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294514v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293127v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boghian-Fifere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293480v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293120v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pozdnyakova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497237v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteves" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3835" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404248v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552258v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Russo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>