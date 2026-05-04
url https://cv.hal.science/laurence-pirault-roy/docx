--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -3600,277 +3600,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic activity of metal-doped porous materials in the salicylaldehyde Petasis-Borono Mannich reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study on the catalytic oxidation of DMDS over Pt-Cu catalysts supported on Al2O3, AlSi20 and SiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Darif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bensitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Fodor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachid Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 181, pp.24-33 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.07.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00706-016-1681-2⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431168v1</w:t>
+                <w:t xml:space="preserve">hal-01266367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the catalytic oxidation of DMDS over Pt-Cu catalysts supported on Al2O3, AlSi20 and SiO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Satu Ojala</w:t>
+                <w:t xml:space="preserve">Catalytic activity of metal-doped porous materials in the salicylaldehyde Petasis-Borono Mannich reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.07.050⟩</w:t>
+              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147 pp.749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00706-016-1681-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266367v1</w:t>
+                <w:t xml:space="preserve">hal-01431168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled preparation and characterization of Pt-Rh/Al2O3 bimetallic catalysts for reactions in reducing conditions</w:t>
               </w:r>
@@ -3990,64 +3990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of the Nature of the Support on the Copper–Palladium Catalysed Suzuki–Miyaura-Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4094,51 +4094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Structure-Activity Relationship in a Heterogeneous Copper-Palladium Catalysed Suzuki-Miyaura Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Magyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,51 +4146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Barczikai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Hell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 pp.834-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4250,51 +4250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satu Ojala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,64 +4763,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper(II)- and palladium(II)-modified molecular sieve, a reusable catalyst for the Suzuki-Miyaura-coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6274,51 +6274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10247,325 +10247,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt-Ge catalysts : a new bimetallic system for alkane transformation ? 19th North American Catalysis Society Meeting, Philadelphia, USA, Mai 2005.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of amines by catalytic hydrogenation of nitriles. Europacat VII, sept. 2005, Sophia, Bulgarie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Z. Paal</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pt-Ge catalysts : a new bimetallic system for alkane transformation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, PHILADELPHIA, United States</w:t>
+              <w:t xml:space="preserve">Synthesis of amines by catalytic hydrogenation of nitriles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, SOPHIA, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293127v1</w:t>
+                <w:t xml:space="preserve">hal-00293120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'amines par hydrogénation catalytique de nitriles. Journées de la Section Régionale Centre-Ouest de la SFC, Tours, janvier 2005.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pt-Ge catalysts : a new bimetallic system for alkane transformation ? 19th North American Catalysis Society Meeting, Philadelphia, USA, Mai 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wootsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boghian-Fifere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Paal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthèse d'amines par hydrogénation catalytique de nitriles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, tours, France</w:t>
+              <w:t xml:space="preserve">Pt-Ge catalysts : a new bimetallic system for alkane transformation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, PHILADELPHIA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293480v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of amines by catalytic hydrogenation of nitriles. Europacat VII, sept. 2005, Sophia, Bulgarie.</w:t>
+                <w:t xml:space="preserve">Synthèse d'amines par hydrogénation catalytique de nitriles. Journées de la Section Régionale Centre-Ouest de la SFC, Tours, janvier 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis of amines by catalytic hydrogenation of nitriles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, SOPHIA, Bulgaria</w:t>
+              <w:t xml:space="preserve">Synthèse d'amines par hydrogénation catalytique de nitriles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293120v1</w:t>
+                <w:t xml:space="preserve">hal-00293480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of tailor-made Rh-Sn/Al2O3 catalysts by Mössbauer spectroscopy and methylcyclopentane ring opening reaction. Affiche, Europacat VII, Sofia, Bulgarie, septembre 2005.</w:t>
               </w:r>
@@ -10836,51 +10836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wootsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Boghian-Fifere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11261,51 +11261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184380" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cogliano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Desgouliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Perez-Sena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.IECR.4C02850" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Issaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Amor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06693-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Tlemsani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Taleb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pira&#250;lt-Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Taleb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2022.2060093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.202000468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjiao Shen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11252-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Elia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Estephane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001687" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Juh&#225;sz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina L&#233;vay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Heged&#369;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#225;na Balogh-Weiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-021-02028-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ouahedy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09268-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaissouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Assal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09176-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Razak Jeday" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00079-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debecker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10093042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boudia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussem Mimanne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Echchtouki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Nevanper&#228;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.04.073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Herbache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ramdani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ruiz-Rosas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wer.1022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Drif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensitel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080339" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Pitk&#228;aho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Darif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724404v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brahmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensitel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirault-Roy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.06.038" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fodor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Hell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-016-1681-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.07.050" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29N127K2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1673-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Magyar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Barczikai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1490-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.02.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8P4TXN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T Williams" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.01.041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVX3LDKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Batonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cartoixa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Farhat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kappenstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0223-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellifa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choukchou-Braham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02241f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251091v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV0R4967-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314507v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-014-0674-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mouammine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Keiski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0024-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQX758S1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maacha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ojala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0019-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34KKQ060-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Assal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitkaaho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0025-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HG8WGC0M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Carmo Rangel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.03.037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6N93GJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Korso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rekkab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Choukchou-Braham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedrane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-012-0397-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835441v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lahcene" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choukchou-Braham" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2895-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTSXM2JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana da Silva Lima Fonseca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadma Sousa Ferreira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Rangel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXD4J45H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rekkab-Hammoumraoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-011-0157-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos T&#243;th" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chamam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.04.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4C9WFLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2011001450" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ello" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Wootsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Pa&#225;l" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-008-5343-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8QCD3NW5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300682v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Boghian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.08.028" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HKDM9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300678v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chamam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lazar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boghian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Paal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.044" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CD7S091-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wootsch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gyorffy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.11.035" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40W7M3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesnard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montassier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2005.04.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJG9DPCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021811v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teschner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pa&#225;l" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00613-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM4T6VL0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533577v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Teschner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Naud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Pa&#225;l" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00494-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497209v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Guerin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6058" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497194v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Wahdan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00220-X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9S4VPZ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533551v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leverd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2002.3554" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X60BN98-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533549v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mar&#233;cot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(99)00554-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AF910D7DEB03E86CDA0E74EAD2E23DFC7C9582C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497164v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pirault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00131-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-33ZV5CR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497142v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Azami El Idrissi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)00039-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW6NZ1ZS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)00038-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH8FZQ4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05521-3_1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(10)75086-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497247v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)80955-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533563v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497157v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dominguez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81429-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497161v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)62759-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752369v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gomes de Morais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552264v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552254v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Habrioux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552260v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552262v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423490v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Fontaine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294514v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293127v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boghian-Fifere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293480v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293120v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pozdnyakova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497237v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteves" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3835" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404248v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552258v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Russo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184380" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cogliano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Desgouliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Perez-Sena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.IECR.4C02850" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Issaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Amor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06693-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Tlemsani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Taleb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pira&#250;lt-Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Taleb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2022.2060093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.202000468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjiao Shen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11252-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Elia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Estephane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001687" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Juh&#225;sz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina L&#233;vay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Heged&#369;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#225;na Balogh-Weiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-021-02028-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ouahedy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09268-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaissouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Assal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09176-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Razak Jeday" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00079-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debecker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10093042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boudia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussem Mimanne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Echchtouki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Nevanper&#228;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.04.073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Herbache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ramdani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ruiz-Rosas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wer.1022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Drif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensitel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080339" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Pitk&#228;aho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Darif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724404v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brahmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensitel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirault-Roy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.06.038" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.07.050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29N127K2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fodor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Hell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-016-1681-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1673-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Magyar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Barczikai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1490-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.02.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8P4TXN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T Williams" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.01.041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVX3LDKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Batonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cartoixa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Farhat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kappenstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0223-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellifa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choukchou-Braham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02241f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251091v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV0R4967-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314507v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-014-0674-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mouammine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Keiski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0024-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQX758S1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maacha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ojala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0019-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34KKQ060-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Assal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitkaaho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0025-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HG8WGC0M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Carmo Rangel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.03.037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6N93GJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Korso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rekkab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Choukchou-Braham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedrane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-012-0397-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835441v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lahcene" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choukchou-Braham" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2895-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTSXM2JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana da Silva Lima Fonseca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadma Sousa Ferreira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Rangel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXD4J45H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rekkab-Hammoumraoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-011-0157-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos T&#243;th" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chamam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.04.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4C9WFLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2011001450" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ello" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Wootsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Pa&#225;l" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-008-5343-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8QCD3NW5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300682v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Boghian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.08.028" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HKDM9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300678v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chamam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lazar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boghian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Paal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.044" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CD7S091-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wootsch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gyorffy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.11.035" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40W7M3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesnard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montassier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2005.04.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJG9DPCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021811v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teschner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pa&#225;l" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00613-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM4T6VL0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533577v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Teschner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Naud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Pa&#225;l" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00494-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497209v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Guerin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6058" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497194v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Wahdan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00220-X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9S4VPZ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533551v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leverd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2002.3554" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X60BN98-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533549v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mar&#233;cot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(99)00554-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AF910D7DEB03E86CDA0E74EAD2E23DFC7C9582C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497164v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pirault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00131-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-33ZV5CR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497142v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Azami El Idrissi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)00039-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW6NZ1ZS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)00038-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH8FZQ4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05521-3_1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(10)75086-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497247v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)80955-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533563v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497157v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dominguez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81429-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497161v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)62759-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752369v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gomes de Morais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552264v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552254v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Habrioux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552260v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552262v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423490v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Fontaine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294514v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293120v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293127v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boghian-Fifere" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293480v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pozdnyakova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497237v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteves" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3835" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404248v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552258v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Russo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>