--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tall Oil Epoxidation in the Presence of Non-Noble Metal Oxide-Modified Heterogeneous Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ti-based precursor synthesized from ball milling as a starting material to design an active and stable Ti2O3@NixFeyTiz nanoheterostructure for the oxygen evolution reaction in an alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Raud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Cogliano</w:t>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angie Desgouliere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonio D’angelo</w:t>
+                <w:t xml:space="preserve">Julie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.IECR.4C02850⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (17), pp.7419-7431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.4c01641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539913v1</w:t>
+                <w:t xml:space="preserve">hal-04698901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti-based precursor synthesized from ball milling as a starting material to design an active and stable Ti2O3@NixFeyTiz nanoheterostructure for the oxygen evolution reaction in an alkaline medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+                <w:t xml:space="preserve">Tall Oil Epoxidation in the Presence of Non-Noble Metal Oxide-Modified Heterogeneous Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Cogliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angie Desgouliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wander Perez-Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Morais</w:t>
+                <w:t xml:space="preserve">Kari Eränen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+                <w:t xml:space="preserve">Antonio D’angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (17), pp.7419-7431. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (49), pp.21214-21226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.4c01641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ACS.IECR.4C02850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698901v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCuAlOx mixed oxides for the CO2 purification from oxycombustion process exhaust feed</w:t>
               </w:r>
@@ -723,395 +723,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and pH influence on Diuron adsorption by Algerian Mont-Na Clay</w:t>
+                <w:t xml:space="preserve">Heterogeneous Catalytic Degradation of Diuron Using Algerian Sodium Montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Tlemsani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03067319.2022.2060093⟩</w:t>
+              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (2), pp.2000468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clen.202000468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989470v1</w:t>
+                <w:t xml:space="preserve">hal-03533614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Catalytic Degradation of Diuron Using Algerian Sodium Montmorillonite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoubida Taleb</w:t>
+                <w:t xml:space="preserve">NO reduction by CO under oxidative conditions over CoCuAl mixed oxides derived from hydrotalcite-like compounds: Effect of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joudia Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (2), pp.2000468. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11th International Conference on Environmental Catalysis, 384-386, pp.97-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/clen.202000468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2021.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533614v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO reduction by CO under oxidative conditions over CoCuAl mixed oxides derived from hydrotalcite-like compounds: Effect of water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+                <w:t xml:space="preserve">Temperature and pH influence on Diuron adsorption by Algerian Mont-Na Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Tlemsani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Piraúlt-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11th International Conference on Environmental Catalysis, 384-386, pp.97-105. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2021.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2022.2060093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533616v1</w:t>
+                <w:t xml:space="preserve">hal-03989470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of catalysts M/CeO2 (M = Pt, Rh, or Pd) for purification of CO2 derived from oxycombustion in the absence or presence of water</w:t>
               </w:r>
@@ -1136,51 +1136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengjiao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2155,1722 +2155,1722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of mesoporous activated carbon from date stones for the adsorption of Bemacid Red</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic abatement of dichloromethane over transition metal oxide catalysts: Thermodynamic modelling and experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair El Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Boudia</w:t>
+                <w:t xml:space="preserve">Hafid Echchtouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goussem Mimanne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuomas Nevanperä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2019.135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.814-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497350v1</w:t>
+                <w:t xml:space="preserve">hal-02497356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic abatement of dichloromethane over transition metal oxide catalysts: Thermodynamic modelling and experimental studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zbair</w:t>
+                <w:t xml:space="preserve">Catalytic degradation of O-cresol using H 2 O 2 onto Algerian Clay-Na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Herbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafid Echchtouki</w:t>
+                <w:t xml:space="preserve">Amina Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuomas Nevanperä</w:t>
+                <w:t xml:space="preserve">Ramiro Ruiz-Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 228, pp.814-823. </w:t>
+              <w:t xml:space="preserve">Water environment research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (2), pp.165-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.04.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/wer.1022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497356v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic degradation of O-cresol using H 2 O 2 onto Algerian Clay-Na</w:t>
+                <w:t xml:space="preserve">Preparation of mesoporous activated carbon from date stones for the adsorption of Bemacid Red</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Herbache</w:t>
+                <w:t xml:space="preserve">Rabia Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Ramdani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoubida Taleb</w:t>
+                <w:t xml:space="preserve">Goussem Mimanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Ruiz-Rosas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water environment research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (2), pp.165-174. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (7), pp.1357-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wer.1022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2019.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497353v1</w:t>
+                <w:t xml:space="preserve">hal-02497350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t>
+                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109697v1</w:t>
+                <w:t xml:space="preserve">hal-04445216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Comminges</w:t>
+                <w:t xml:space="preserve">Selective ring opening of decalin on Rh-Pd/SiO2-Al2O3 bifunctional systems: Catalytic performance and deactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana d'Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Can</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pieck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.6-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445216v1</w:t>
+                <w:t xml:space="preserve">hal-02109691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective ring opening of decalin on Rh-Pd/SiO2-Al2O3 bifunctional systems: Catalytic performance and deactivation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Total Oxidation of Dichloromethane over Silica Modified Alumina Catalysts Washcoated on Ceramic Monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair El Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Drif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bensitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal8080339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2018.04.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109691v1</w:t>
+                <w:t xml:space="preserve">hal-02497323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Oxidation of Dichloromethane over Silica Modified Alumina Catalysts Washcoated on Ceramic Monoliths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bensitel</w:t>
+                <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 367, pp.234-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal8080339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02497323v1</w:t>
+                <w:t xml:space="preserve">hal-02109667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Drault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Maleix</w:t>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Comminges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Beauchet</w:t>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.09.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109667v1</w:t>
+                <w:t xml:space="preserve">hal-02109697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on the support properties in the total oxidation of dichloromethane over Pt catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Satu Pitkäaho</w:t>
+                <w:t xml:space="preserve">Influence of rhodium content on the behavior of Rh/SiO 2 –Al 2 O 3 catalysts for selective ring opening of decalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pieck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.10.139⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (74), pp.46803-46811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7RA08350E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652662v1</w:t>
+                <w:t xml:space="preserve">hal-02109701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of acid-base properties of the support on the catalytic performances of Pt-based catalysts in a gas-phase hydrogenation of acetonitrile</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative study on the support properties in the total oxidation of dichloromethane over Pt catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair El Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Pitkäaho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Darif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2017.06.038⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 313, pp.1010 - 1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.10.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724404v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rhodium content on the behavior of Rh/SiO 2 –Al 2 O 3 catalysts for selective ring opening of decalin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pieck</w:t>
+                <w:t xml:space="preserve">Influence of acid-base properties of the support on the catalytic performances of Pt-based catalysts in a gas-phase hydrogenation of acetonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Comparot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bensitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (74), pp.46803-46811. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 544, pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7RA08350E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2017.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109701v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the catalytic oxidation of DMDS over Pt-Cu catalysts supported on Al2O3, AlSi20 and SiO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Satu Ojala</w:t>
+                <w:t xml:space="preserve">Catalytic activity of metal-doped porous materials in the salicylaldehyde Petasis-Borono Mannich reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.07.050⟩</w:t>
+              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147 pp.749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00706-016-1681-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266367v1</w:t>
+                <w:t xml:space="preserve">hal-01431168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic activity of metal-doped porous materials in the salicylaldehyde Petasis-Borono Mannich reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study on the catalytic oxidation of DMDS over Pt-Cu catalysts supported on Al2O3, AlSi20 and SiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Darif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bensitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Fodor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachid Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 181, pp.24-33 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.07.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00706-016-1681-2⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431168v1</w:t>
+                <w:t xml:space="preserve">hal-01266367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled preparation and characterization of Pt-Rh/Al2O3 bimetallic catalysts for reactions in reducing conditions</w:t>
               </w:r>
@@ -3990,64 +3990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of the Nature of the Support on the Copper–Palladium Catalysed Suzuki–Miyaura-Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4094,51 +4094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Structure-Activity Relationship in a Heterogeneous Copper-Palladium Catalysed Suzuki-Miyaura Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Magyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,51 +4146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Barczikai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Hell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 pp.834-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4224,77 +4224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dry reforming of methane and ethanol using Rh catalysts supported on doped alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satu Ojala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,1711 +4364,1711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Al2O3/MgO molar ratio on catalytic performance of Pt/MgO-Al2O3 catalyst in acetonitrile hydrogenation followed by Fourier transform infrared spectroscopy</w:t>
+                <w:t xml:space="preserve">Green Propulsion: Catalysts for the European FP7 Project GRASP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Poupin</w:t>
+                <w:t xml:space="preserve">Y. Batonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Maache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Brahmi</w:t>
+                <w:t xml:space="preserve">B. Cartoixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.T Williams</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kappenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.01.041⟩</w:t>
+              <w:t xml:space="preserve">Top. Catal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.656-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-013-0223-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194727v1</w:t>
+                <w:t xml:space="preserve">hal-00968162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Propulsion: Catalysts for the European FP7 Project GRASP</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of MTiX for the catalytic oxidation of cyclohexane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Batonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Brahmi</w:t>
+                <w:t xml:space="preserve">A. Bellifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cartoixa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">A. Choukchou-Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top. Catal.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-013-0223-y⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (43), pp.22374-22379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra02241f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968162v1</w:t>
+                <w:t xml:space="preserve">hal-01313122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of MTiX for the catalytic oxidation of cyclohexane</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
+                <w:t xml:space="preserve">Copper(II)- and palladium(II)-modified molecular sieve, a reusable catalyst for the Suzuki-Miyaura-coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra02241f⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 484 pp.39-50 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313122v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II)- and palladium(II)-modified molecular sieve, a reusable catalyst for the Suzuki-Miyaura-coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+                <w:t xml:space="preserve">Study of effect of chromium on titanium dioxide phase transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kappenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Choukchou-Braham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.07.002⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (3), pp.669-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12034-014-0674-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01251091v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of effect of chromium on titanium dioxide phase transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bellifa</w:t>
+                <w:t xml:space="preserve">Effect of Al2O3/MgO molar ratio on catalytic performance of Pt/MgO-Al2O3 catalyst in acetonitrile hydrogenation followed by Fourier transform infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Choukchou-Braham</w:t>
+                <w:t xml:space="preserve">R. Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 475, pp.363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.01.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12034-014-0674-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01314507v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Partial Oxidation of Methanol and Methyl Mercaptan: Studies on the Selectivity of TiO2 and CeO2 Supported V2O5 Catalysts</w:t>
+                <w:t xml:space="preserve">Total Oxidation of Dichloromethane Over Metal Oxide Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Mouammine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bensitel</w:t>
+                <w:t xml:space="preserve">Z. El Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riitta Keiski</w:t>
+                <w:t xml:space="preserve">S. Pitkaaho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bensitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 56 (9-10), pp.650-657. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-013-0024-3⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 56, pp.679-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-013-0025-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497293v1</w:t>
+                <w:t xml:space="preserve">hal-00921047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Storage Capacity of Pt-CeO2 and Pt-Ce0.5Zr0.5O2 Catalysts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic Partial Oxidation of Methanol and Methyl Mercaptan: Studies on the Selectivity of TiO2 and CeO2 Supported V2O5 Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ojala</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anass Mouammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bensitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riitta Keiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 56, pp.658-661. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-013-0019-0⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 56 (9-10), pp.650-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-013-0024-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934713v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Oxidation of Dichloromethane Over Metal Oxide Catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen Storage Capacity of Pt-CeO2 and Pt-Ce0.5Zr0.5O2 Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pitkaaho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">R. Maacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ojala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bensitel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 56, pp.679-687. </w:t>
+              <w:t xml:space="preserve">, 2013, 56, pp.658-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11244-013-0025-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11244-013-0019-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921047v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential CO oxidation over nanosized gold catalysts supported on ceria and amorphous ceria-alumina</w:t>
+                <w:t xml:space="preserve">Synthesis of vanadium oxides 5 wt.%VO 2 –M x O y by sol–gel process and application in cyclohexene epoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fonseca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">S. El-Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bion</w:t>
+                <w:t xml:space="preserve">I Rekkab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Choukchou-Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.D. Carmo Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.03.037⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (7), pp.1187-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12034-012-0397-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763857v1</w:t>
+                <w:t xml:space="preserve">hal-02497284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of vanadium oxides 5 wt.%VO 2 –M x O y by sol–gel process and application in cyclohexene epoxidation</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization and activity in cyclohexene epoxidation of V2O5-TiO2 anatase xerogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El-Korso</w:t>
+                <w:t xml:space="preserve">D. Lahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Rekkab</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Choukchou-Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kappenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12034-012-0397-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (3), pp.637-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-012-2895-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497284v1</w:t>
+                <w:t xml:space="preserve">hal-00835441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and activity in cyclohexene epoxidation of V2O5-TiO2 anatase xerogel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative effect between copper and gold on ceria for CO-PROX reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana da Silva Lima Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lahcene</w:t>
+                <w:t xml:space="preserve">Hadma Sousa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Choukchou-Braham</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Do Carmo Rangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64 (3), pp.637-642. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180 (1), pp.34-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-012-2895-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835441v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative effect between copper and gold on ceria for CO-PROX reaction</w:t>
+                <w:t xml:space="preserve">Preferential CO oxidation over nanosized gold catalysts supported on ceria and amorphous ceria-alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana da Silva Lima Fonseca</w:t>
+                <w:t xml:space="preserve">J. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadma Sousa Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bion</w:t>
+                <w:t xml:space="preserve">N. Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Do Carmo Rangel</w:t>
+                <w:t xml:space="preserve">M.D. Carmo Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 180 (1), pp.34-41. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 128, pp.10-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682848v1</w:t>
+                <w:t xml:space="preserve">hal-00763857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic oxidation of cyclohexane to cyclohexanone and cyclohexanol by tert-butyl hydroperoxide over Pt/oxide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Rekkab-Hammoumraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Choukchou-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (5), pp.1127-1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6274,51 +6274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7068,747 +7068,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach of selective Ge deposition for RhGe/Al2O3 catalysts: characterization and testing in 2,2,3-trimethylbutane hydrogenolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methylcyclopentane reactions on Rh-Ge/Al2O3 catalysts prepared by controlled surface reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Teschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Paál</w:t>
+                <w:t xml:space="preserve">D Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Guérin</w:t>
+                <w:t xml:space="preserve">M Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Paál</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 245 (1), pp.15-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0926-860X(02)00613-0⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 252 (2), pp.421-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-860X(03)00494-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021811v1</w:t>
+                <w:t xml:space="preserve">hal-03533577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylcyclopentane reactions on Rh-Ge/Al2O3 catalysts prepared by controlled surface reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach of selective Ge deposition for RhGe/Al2O3 catalysts: characterization and testing in 2,2,3-trimethylbutane hydrogenolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Teschner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+                <w:t xml:space="preserve">D. Teschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Naud</w:t>
+                <w:t xml:space="preserve">Z. Paál</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z Paál</w:t>
+                <w:t xml:space="preserve">Maurice Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 252 (2), pp.421-426. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 245 (1), pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-860X(02)00613-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0926-860X(03)00494-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533577v1</w:t>
+                <w:t xml:space="preserve">hal-04021811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Peroxide Decomposition on Various Supported Catalysts Effect of Stabilizers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monopropellant decomposition catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Kappenstein</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Guerin</w:t>
+                <w:t xml:space="preserve">Tarek Wahdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Eloirdi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asma Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 234 (1-2), pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-860X(02)00220-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/2.6058⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497209v1</w:t>
+                <w:t xml:space="preserve">hal-02497194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monopropellant decomposition catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Kappenstein</w:t>
+                <w:t xml:space="preserve">Specific Behavior of Tailor-Made Pt–Ge/Al2O3 Catalysts in Transformation of Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wootsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Wahdan</w:t>
+                <w:t xml:space="preserve">J. Leverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Ali</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Paál</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 234 (1-2), pp.145-153. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 208 (2), pp.490-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0926-860X(02)00220-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jcat.2002.3554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497194v1</w:t>
+                <w:t xml:space="preserve">hal-03533551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Behavior of Tailor-Made Pt–Ge/Al2O3 Catalysts in Transformation of Hydrocarbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen Peroxide Decomposition on Various Supported Catalysts Effect of Stabilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leverd</w:t>
+                <w:t xml:space="preserve">Maurice Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Paál</w:t>
+                <w:t xml:space="preserve">Rachel Eloirdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcat.2002.3554⟩</w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (6), pp.1235-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/2.6058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533551v1</w:t>
+                <w:t xml:space="preserve">hal-02497209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the metallic phases of different Pt–Rh/Al2O3–CeO2 catalysts: influence of the rhodium loading and nature of the metallic precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8033,319 +8033,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the preparation procedure on the properties of three-way automotive platinum—rhodium/ alumina—ceria catalysts</w:t>
+                <w:t xml:space="preserve">Influence of the redox properties of ceria on the preparation of three-way automotive platinum—rhodium/ alumina—ceria catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. El Azami El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fakche</w:t>
+                <w:t xml:space="preserve">L. Pirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pirault</w:t>
+                <w:t xml:space="preserve">G. Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 5 (1-2), pp.43-55. </w:t>
+              <w:t xml:space="preserve">, 1994, 5 (1-2), pp.57-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0926-3373(94)00039-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0926-3373(94)00038-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497142v1</w:t>
+                <w:t xml:space="preserve">hal-02497148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the redox properties of ceria on the preparation of three-way automotive platinum—rhodium/ alumina—ceria catalysts</w:t>
+                <w:t xml:space="preserve">Effect of the preparation procedure on the properties of three-way automotive platinum—rhodium/ alumina—ceria catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. El Azami El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fakche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pirault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 5 (1-2), pp.57-69. </w:t>
+              <w:t xml:space="preserve">, 1994, 5 (1-2), pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0926-3373(94)00038-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0926-3373(94)00039-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497148v1</w:t>
+                <w:t xml:space="preserve">hal-02497142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8363,77 +8363,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Effect of Transition Metals on Titanium Dioxide Phase Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Choukchou-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8714,51 +8714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of platinum species in different three-way catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8826,51 +8826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Pt-Rh/Al2O3-CeO2 catalysts by surface redox reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. El Azami El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8986,64 +8986,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. El Azami El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.343-350, 1994, </w:t>
@@ -9470,351 +9470,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new materials for hydrogen production by water electrolysis in alkaline medium and hydrogen storage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+                <w:t xml:space="preserve">Adsorption-Oxidation process (AD-OX) for Bisphenol A removal from polluted water using green activated carbon and Pd doped transition metal catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Ouahedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Metal-Hydrogen Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Perth, Australia</w:t>
+              <w:t xml:space="preserve">French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552260v1</w:t>
+                <w:t xml:space="preserve">hal-05552262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption-Oxidation process (AD-OX) for Bisphenol A removal from polluted water using green activated carbon and Pd doped transition metal catalysts</w:t>
+                <w:t xml:space="preserve">Transformation of olive wastes into bio-sourced activated carbon and comparison with commercial one for adsorption of pollutants (Bisphenol A and Diuron)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Ouahedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552262v1</w:t>
+                <w:t xml:space="preserve">hal-05552251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of olive wastes into bio-sourced activated carbon and comparison with commercial one for adsorption of pollutants (Bisphenol A and Diuron)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Brahmi</w:t>
+                <w:t xml:space="preserve">Development of new materials for hydrogen production by water electrolysis in alkaline medium and hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Raud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gomes de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Metal-Hydrogen Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552251v1</w:t>
+                <w:t xml:space="preserve">hal-05552260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCuAl mixed oxides derived from hydrotalcite-like compounds for CO2 purification in oxyfuel combustion conditions</w:t>
               </w:r>
@@ -9839,51 +9839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10044,528 +10044,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXAFS studies: How to evaluate Pt-Ge catalysts stability 1st European Conference on Chemistry, August 2006, Budapest, Hongrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-defined Rh/Al2O3 catalysts selectively poisoned by Ge : a new tool to study reaction pathways. 9th International Symposium ‘Scientific Bases for the Preparation of Heterogeneous Catalysts', Louvain, Belgique, Sept. 2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Ello</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXAFS studies: How to evaluate Pt-Ge catalysts stability 1st European Conference on Chemistry, August 2006, Budapest, Hongrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, BUDAPEST, Hungary</w:t>
+              <w:t xml:space="preserve">Well-defined Rh/Al2O3 catalysts selectively poisoned by Ge : a new tool to study reaction pathways.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, LOUVAIN, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294525v1</w:t>
+                <w:t xml:space="preserve">hal-00294514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-defined Rh/Al2O3 catalysts selectively poisoned by Ge : a new tool to study reaction pathways. 9th International Symposium ‘Scientific Bases for the Preparation of Heterogeneous Catalysts', Louvain, Belgique, Sept. 2006.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXAFS studies: How to evaluate Pt-Ge catalysts stability 1st European Conference on Chemistry, August 2006, Budapest, Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Kappenstein</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Well-defined Rh/Al2O3 catalysts selectively poisoned by Ge : a new tool to study reaction pathways.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, LOUVAIN, Belgium</w:t>
+              <w:t xml:space="preserve">EXAFS studies: How to evaluate Pt-Ge catalysts stability 1st European Conference on Chemistry, August 2006, Budapest, Hongrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, BUDAPEST, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294514v1</w:t>
+                <w:t xml:space="preserve">hal-00294525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of amines by catalytic hydrogenation of nitriles. Europacat VII, sept. 2005, Sophia, Bulgarie.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pt-Ge catalysts : a new bimetallic system for alkane transformation ? 19th North American Catalysis Society Meeting, Philadelphia, USA, Mai 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Kappenstein</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wootsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boghian-Fifere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Paal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis of amines by catalytic hydrogenation of nitriles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, SOPHIA, Bulgaria</w:t>
+              <w:t xml:space="preserve">Pt-Ge catalysts : a new bimetallic system for alkane transformation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, PHILADELPHIA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293120v1</w:t>
+                <w:t xml:space="preserve">hal-00293127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt-Ge catalysts : a new bimetallic system for alkane transformation ? 19th North American Catalysis Society Meeting, Philadelphia, USA, Mai 2005.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse d'amines par hydrogénation catalytique de nitriles. Journées de la Section Régionale Centre-Ouest de la SFC, Tours, janvier 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z. Paal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pt-Ge catalysts : a new bimetallic system for alkane transformation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, PHILADELPHIA, United States</w:t>
+              <w:t xml:space="preserve">Synthèse d'amines par hydrogénation catalytique de nitriles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293127v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'amines par hydrogénation catalytique de nitriles. Journées de la Section Régionale Centre-Ouest de la SFC, Tours, janvier 2005.</w:t>
+                <w:t xml:space="preserve">Synthesis of amines by catalytic hydrogenation of nitriles. Europacat VII, sept. 2005, Sophia, Bulgarie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthèse d'amines par hydrogénation catalytique de nitriles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, tours, France</w:t>
+              <w:t xml:space="preserve">Synthesis of amines by catalytic hydrogenation of nitriles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, SOPHIA, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293480v1</w:t>
+                <w:t xml:space="preserve">hal-00293120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of tailor-made Rh-Sn/Al2O3 catalysts by Mössbauer spectroscopy and methylcyclopentane ring opening reaction. Affiche, Europacat VII, Sofia, Bulgarie, septembre 2005.</w:t>
               </w:r>
@@ -10810,77 +10810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special active sites on tailor-made Pt-Ge catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wootsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Boghian-Fifere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10967,90 +10967,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxidation of Tall Oil in the Presence of Heterogeneous Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Cogliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angie Desgouliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wander Perez-Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari Eränen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11261,51 +11261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184380" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cogliano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Desgouliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Perez-Sena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.IECR.4C02850" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Issaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Amor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06693-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Tlemsani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Taleb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pira&#250;lt-Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Taleb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2022.2060093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.202000468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjiao Shen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11252-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Elia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Estephane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001687" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Juh&#225;sz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina L&#233;vay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Heged&#369;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#225;na Balogh-Weiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-021-02028-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ouahedy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09268-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaissouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Assal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09176-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Razak Jeday" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00079-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debecker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10093042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boudia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussem Mimanne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Echchtouki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Nevanper&#228;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.04.073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Herbache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ramdani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ruiz-Rosas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wer.1022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Drif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensitel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080339" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Pitk&#228;aho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Darif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724404v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brahmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensitel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirault-Roy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.06.038" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.07.050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29N127K2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fodor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Hell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-016-1681-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1673-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Magyar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Barczikai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1490-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.02.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8P4TXN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T Williams" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.01.041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVX3LDKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Batonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cartoixa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Farhat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kappenstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0223-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellifa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choukchou-Braham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02241f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251091v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV0R4967-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314507v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-014-0674-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mouammine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Keiski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0024-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQX758S1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maacha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ojala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0019-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34KKQ060-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Assal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitkaaho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0025-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HG8WGC0M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Carmo Rangel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.03.037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6N93GJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Korso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rekkab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Choukchou-Braham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedrane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-012-0397-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835441v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lahcene" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choukchou-Braham" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2895-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTSXM2JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana da Silva Lima Fonseca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadma Sousa Ferreira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Rangel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXD4J45H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rekkab-Hammoumraoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-011-0157-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos T&#243;th" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chamam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.04.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4C9WFLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2011001450" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ello" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Wootsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Pa&#225;l" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-008-5343-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8QCD3NW5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300682v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Boghian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.08.028" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HKDM9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300678v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chamam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lazar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boghian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Paal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.044" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CD7S091-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wootsch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gyorffy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.11.035" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40W7M3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesnard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montassier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2005.04.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJG9DPCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021811v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teschner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pa&#225;l" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00613-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM4T6VL0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533577v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Teschner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Naud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Pa&#225;l" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00494-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497209v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Guerin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6058" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497194v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Wahdan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00220-X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9S4VPZ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533551v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leverd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2002.3554" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X60BN98-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533549v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mar&#233;cot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(99)00554-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AF910D7DEB03E86CDA0E74EAD2E23DFC7C9582C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497164v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pirault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00131-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-33ZV5CR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497142v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Azami El Idrissi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)00039-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW6NZ1ZS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)00038-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH8FZQ4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05521-3_1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(10)75086-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497247v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)80955-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533563v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497157v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dominguez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81429-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497161v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)62759-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752369v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gomes de Morais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552264v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552254v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Habrioux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552260v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552262v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423490v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Fontaine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294514v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293120v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293127v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boghian-Fifere" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293480v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pozdnyakova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497237v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteves" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3835" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404248v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552258v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Russo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184380" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539913v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cogliano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Desgouliere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Perez-Sena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.IECR.4C02850" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Issaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Amor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06693-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Tlemsani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Taleb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Taleb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.202000468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pira&#250;lt-Roy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2022.2060093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjiao Shen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11252-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Elia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Estephane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001687" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Juh&#225;sz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina L&#233;vay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Heged&#369;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#225;na Balogh-Weiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-021-02028-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ouahedy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09268-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaissouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Assal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09176-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Razak Jeday" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00079-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debecker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10093042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Echchtouki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Nevanper&#228;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.04.073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Herbache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ramdani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ruiz-Rosas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wer.1022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boudia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussem Mimanne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Drif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensitel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080339" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Pitk&#228;aho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Darif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.139" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brahmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensitel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirault-Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.06.038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fodor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Hell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-016-1681-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.07.050" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29N127K2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1673-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Magyar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Barczikai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1490-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.02.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8P4TXN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Batonneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cartoixa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Farhat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kappenstein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0223-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313122v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellifa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choukchou-Braham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02241f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251091v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.07.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV0R4967-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314507v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-014-0674-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T Williams" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.01.041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVX3LDKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Assal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitkaaho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ojala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0025-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HG8WGC0M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497293v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mouammine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Keiski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0024-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQX758S1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maacha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0019-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34KKQ060-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Korso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rekkab" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Choukchou-Braham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedrane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-012-0397-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lahcene" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choukchou-Braham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2895-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTSXM2JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana da Silva Lima Fonseca" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadma Sousa Ferreira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Rangel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXD4J45H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763857v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Carmo Rangel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.03.037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6N93GJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rekkab-Hammoumraoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-011-0157-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos T&#243;th" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chamam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.04.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4C9WFLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2011001450" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ello" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Wootsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Pa&#225;l" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-008-5343-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8QCD3NW5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300682v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Boghian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.08.028" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HKDM9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300678v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chamam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lazar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boghian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Paal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.044" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CD7S091-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wootsch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gyorffy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.11.035" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40W7M3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesnard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montassier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2005.04.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJG9DPCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533577v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Teschner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Naud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Pa&#225;l" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00494-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021811v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teschner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pa&#225;l" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00613-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM4T6VL0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497194v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Wahdan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ali" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00220-X" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9S4VPZ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533551v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leverd" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2002.3554" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X60BN98-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497209v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Guerin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6058" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533549v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mar&#233;cot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(99)00554-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AF910D7DEB03E86CDA0E74EAD2E23DFC7C9582C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497164v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pirault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00131-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-33ZV5CR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497148v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Azami El Idrissi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)00038-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH8FZQ4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497142v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)00039-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW6NZ1ZS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05521-3_1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(10)75086-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497247v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)80955-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533563v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497157v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dominguez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81429-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497161v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)62759-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752369v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gomes de Morais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552264v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552254v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Habrioux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552262v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552260v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423490v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294514v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Fontaine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294525v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293127v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boghian-Fifere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293480v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293120v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pozdnyakova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497237v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteves" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3835" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404248v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552258v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Russo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>