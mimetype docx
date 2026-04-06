--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -147,2685 +147,2685 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mères du désert à l’âge classique : une renaissance ? Angélique de Saint-Jean et la seconde génération de Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Volongo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">400 ans de la naissance de Blaise Pascal [Dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, 537 p., 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130cc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal et le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Cagnat-Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73, 302 p., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal, littérature et cinéma (XXe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Cagnat-Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69, 537 p., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal et la République : 1940-1629 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Icard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, 422 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Figure du Christ à Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, 394 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis XIV et Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, 487 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Souffle et le sceau : misère du livre chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blaise Pascal. Fonti e eredità. Filosofia, Letteratura, Scienza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Accademia Nazionale dei Lincei, pp.51-90, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adultère à bas bruit, ou le procès du silence chez Mme de Lafayette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Declercq; Stella Spriet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Spectaculaire et la contemplation. Regard, parole et silence dans les arts du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIR 17, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal : sans histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascal intempestif, actes du colloque du Collège de France d'octobre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiritualité de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Grandeur de l’âme humaine, 400 ans de Pascal, Cahiers du Centre Saint-Louis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salvator, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nous lisons toujours saint Augustin avec transport » : les traductions de l’évêque d’Hippone et Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Augustin d’Hippone. Pont entre les cultures, carrefour entre les mondes,Actes des IVe journées augustiniennes de Carthage (11-13 novembre 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, , 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Orient inondé, ou Mithridate et les poisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Désert et l'Orient. Bajazet, Mithridate et autres études raciniennes, sous la direction de Tony Gheeraert, Servane L'Hopital, Caroline Labrune et Victoire Malenfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-174, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Salvator, 2024</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-il bon ? Est-il méchant ? Ambivalences raciniennes, satire et tragédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désert et l’Orient. Bajazet, Mithridate et autres études raciniennes, sous la direction de Tony Gheeraert, Servane L’Hopital, Caroline Labrune et Victoire Malenfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.421-450, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et l'économie: chimère ou voile d'Isis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ferdi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal et l'économie du monde, sous la direction de Patrick Guillaumont et Laurence Plazenet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.17-27, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Main basse sur la Bible. À propos d'un inédit d'Hippolyte Clément (1615-1691)&amp;quot;, p. 201-246</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"JE NE VOIS QU'INFINI". LITTÉRATURE ET THÉOLOGIE À L'ÂGE CLASSIQUE Mélanges en l'honneur de Gérard Ferreyrolles. Études réunies par Constance Cagnat-Deboeuf, Laurence Plazenet et Anne Régent-Susini, Paris, Honoré Champion, Colloques, congrès et conférences sur le classicisme, 2022, 718 pages. ISBN 978-2-7453-5893-6. 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Main basse sur la Bible : à propos d’un inédit d’Hippolyte Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et théologie à l’âge classique. Mélanges en l’honneur de Gérard Ferreyrolles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-246, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vicissitudes de la maxime chez Joseph Joubert, p. 207-234.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Charles Darmon et Charles-Olivier Stiker-Métral (Dir.): Penser par maximes. La Rochefoucauld dans la République des Lettres. Paris, Hermann. Collection "Des morales et des œuvres"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Pensées de Blaise Pascal (1670)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du chef d'œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perrin, pp.91-114, 2022, 978-2-262-09514-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/perri.colle.2022.01.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vanité : écriture et réécritures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 30, , 2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Cagnat-Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"JE NE VOIS QU'INFINI". LITTÉRATURE ET THÉOLOGIE À L'ÂGE CLASSIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (24), Champion, p. 165-184, 2022, 9782745358936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Le Désert et l’Orient. Bajazet, Mithridate et autres études raciniennes, sous la direction de Tony Gheeraert, Servane L’Hopital, Caroline Labrune et Victoire Malenfer</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05137937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Solitude, un soleil noir (conclusion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Nabert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Monde au désert, l'aspiration à la solitude au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.233-236, 2021, 978-2-7010-2301-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Confusion des mains, confusion des cœurs ? L’écriture collective à Port-Royal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Volker Schröder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer à plusieurs ? Collaborations littéraires, artistiques et scientifiques au Grand Siècle, actes du XVe Colloque du CIR 17 - Centre International de Rencontres sur le XVIIe siècle, Princeton University (USA), 10-12 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr, A paraître, Biblio 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chine dans &amp;quot;La Blessure et la soif » (2009) de Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Tsimbidy, Élise Pavy, Françoise Poulet, Arnaud Welfringer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Âge classique dans les fictions du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges ou Madeleine ? Sapho, écrivain et fratricide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Maurel-Indart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes artistes et écrivaines à l’ombre des grands hommes, actes du colloque international organisé par Hélène Maurel-Indart, Université de Tours, 9-10 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.165-190, 2019, Perspectives littéraires, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08992-6.p.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Orient des moralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Martin; Letizia Norci Cagiano; Laurence Plazenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fable orientale. Regards sur le Moyen-Orient à l'âge classique, 1630-1780</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.93-111, 2019, Fictions pensantes. ISSN 2108-5994, 979-1-0370-0264-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« What Did Heliodorus’ Name Stand for in the Works of Mlle de Scudéry ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edmund Cueva; Stephen Harrison; Hugh Mason; Williams Owens; Saundra Schwartz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re-Wiring the Ancient Novel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplementum 24.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barkhuis &amp; Groningen University Library</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-312, 2018, Ancient Narrative, 9789492444561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plutarque et Amyot chez les moralistes classiques. Portrait d’une absence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Langue de Jacques Amyot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.201-219, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07858-6.p.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Comme dans une île” : morale, imaginaire et roman en France au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Lestringant; Alexandre Tarrête. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Îles et insulaires XVIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, Presses de l'université Paris-Sorbonne; Sorbonne Université Presses, pp.237-251, 2017, Cahiers V. L. Saulnier, 979-10-231-0558-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/RFWB2871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Plazenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mémoire à Port-Royal De la célébration eucharistique au témoignage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-9, 2016, Univers Port-Royal, 978-2-8124-5008-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un continent ignoré : les Vies intéressantes et édifiantes des religieuses de Port-Royal (1750-1752) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Plazenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mémoire à Port-Royal De la célébration eucharistique au témoignage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-197, 2016, Univers Port-Royal, La Mémoire à Port-Royal De la célébration eucharistique au témoignage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Capotes et kalachnikovs chez Richard Millet : une métaphysique de la langue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathias Rambaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Richard Millet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.421-450, 2024</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guillaume de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-147, 2015, 978-2-36371-132-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , pp.17-27, 2024</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il était une fois... le roman grec »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Bost-Pouderon et Bernard Pouderon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception de l’ancien roman de la fin du Moyen Âge au début de l’époque classique. Actes du colloque de Tours, 20-22 octobre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53 (1), , pp.21-43, 2015, Collection de la Maison de l'Orient méditerranéen ancien. Série littéraire et philosophique, 978-2-35668-052-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Amyot and the Greek Novel: The Invention of the French Novel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerald Sandy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Classical heritage in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 109, Brill, pp.237-280, 2002, Brill's Studies in Intellectual History, 9789047400639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789047400639_012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...1356 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999996v1</w:t>
-              </w:r>
-[...606 lines deleted...]
-                <w:t xml:space="preserve">hal-04862546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3081,51 +3081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal. L'Œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouquins, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3169,51 +3169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Cagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, 750 p., 2022, 978-2-7453-5893-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4130,51 +4130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal, élève des Perrault ? Des Enluminures du fameux Almanach aux Provinciales. Du nouveau sur une conversion et une entrée en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46, pp.313-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4350,51 +4350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien sur &amp;quot;L'Œuvre&amp;quot; de Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale : Réflexion et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4936,165 +4936,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le Bruit et la fureur : la chronique inouïe de Port-Royal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du dix-septième</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Port-Royal lancinant : Racine et le motif de la maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Jean Racine, 1092, pp.8-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000193v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02000308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise au bain? Pascal dans l'œuvre de Jean-Philippe Toussaint, p. 117-193</w:t>
               </w:r>
@@ -6333,6358 +6333,6358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Iphigénie : inventer du tragique entre Euripide et Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"D'une secrète horreur je me sens frissonner." Racine, Iphigénie. Colloque du 350e anniversaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Labrune; Servane L'Hopital; Victoire Malenfer; Tony Gheeraert, Nov 2024, Rouen (Université de Rouen Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joyful or frightening? A genius of mathematics or a saint? Enigmas about Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascal at Sands Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sands Film Music Room, Olivier Stockman, Mar 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Labrune; Servane L'Hopital; Victoire Malenfer; Tony Gheeraert, Nov 2024, Rouen (Université de Rouen Normandie), France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice, tragédie ou nigauderie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section clermontoise de l’Association Guillaume Budé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Guillaume Budé, May 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Association Guillaume Budé, May 2024, Clermont-Ferrand, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons parisiens de Mme de Rambouillet à Ninon de Lenclos: mythes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Lieux et visages de la civilisation de l’Europe classique », Anatomie de l'Europe moderne. Le XVIIe siècle: la civilisation de l'Europe classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Historiens. Les Conférences du lundi, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Association des Historiens. Les Conférences du lundi, Jan 2024, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An English Jig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, May 2023, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joubert et Pascal: du travesti à la révélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pascal des Romantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tony Gheeraert; Sylvain Ledda, Dec 2023, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Tony Gheeraert; Sylvain Ledda, Dec 2023, Rouen (Université de Rouen Normandie), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal, élève des Perrault?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal 2023: nouveaux échos (Université de Montréal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Lyraud; Hall Bjornstad; Chad Cordova, Nov 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Pascal, élève des Perrault?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adultère à bas bruit, ou le procès du silence chez Mme de Lafayette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Spectaculaire et la Contemplation, Regard, parole et silence dans les arts du 17e siècle, colloque du CIR 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Declercq; Stella Spriet, Jun 2023, Saskatoon, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal's Legacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blaise Pascal. 400 years since the birth of the prodigy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studium Catholicum &amp; Ambassade de France, Oct 2023, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et les Écritures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université de toutes les cultures (Université de Rouen)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Rouen (Université de Rouen Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les infinis de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33e Festival d'astronomie de Fleurance (Gers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival d’Astronomie, d’Instant Science, Good To Know Studio et de l’association UniverSCiel, Aug 2023, Fleurance (Gers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal et la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de rentrée des classes préparatoires (Sainte-Marie de Neuilly)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Bourgeois, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souffle et le sceau : misère du livre chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blaise Pascal. Fonti e eredità. Filosofia, letteratura, scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Accademia nazionale dei Linci, Sep 2023, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal: de Clermont à Port-Royal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal on the Beach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Bach, Aug 2023, Dieppe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et les juifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Lyraud; Hall Bjornstad; Chad Cordova, Nov 2023, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Armogathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïm Korsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blaise Pascal et les Juifs, soirée de clôture du 400e anniversaire de la naissance de Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCA, Clermont Métropole, Ville de Clermont-Ferrand, Dec 2023, Clermont-Ferrand (Maison de la culture), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Declercq; Stella Spriet, Jun 2023, Saskatoon, Canada</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal: A Work To Think About</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du département de Philosophie de l'Université d'Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas H. Wallgren, Oct 2023, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Studium Catholicum &amp; Ambassade de France, Oct 2023, Helsinki, Finland</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiritualité de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grandeur de l'âme humaine. 400 ans de la naissance de Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Saint-Louis de France (Ambassade de France auprès du Saint-Siège), Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyeux, effrayant, génial ou saint ? Le Mystère Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Académie des Arts et Lettres de l’Aveyron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Arts et Lettres de l’Aveyron, Oct 2023, Bournazel - Château de, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre Saint-Louis de France (Ambassade de France auprès du Saint-Siège), Jun 2023, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et Claudel : la conversion, pierre d’achoppement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blaise Pascal: la conversion de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 7403 Religion, Culture et Société, Institut catholique de Paris, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EA 7403 Religion, Culture et Société, Institut catholique de Paris, Nov 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visions du prophète: Isaïe chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal, prophète et résistant. Colloque du Centre international Blaise Pascal (IHRIM) pour les 400 ans de la naissance de Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Plazenet; Dominique Descotes; Laurence Plazenet, Mar 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Rouen (Université de Rouen Normandie), France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et l'économie: vraiment? (ouverture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal et l'économie du monde, ou Pascal économiste l’utilité espérée, l’entrepreneuriat social, la justice relative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Plazenet; Patrick Guillaumont, Nov 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pensées et des bulles: Pascal en images (XVIIe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université Ouverte UCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bettina ABOAB, Nov 2023, Clermont - Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Pascal dans le quartier de la Montagne Sainte-Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célébration du 400e anniversaire de la naissance de Pascal à Saint-Étienne-du-Mont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Étienne-du-Mont, diocèse, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathologies de l’écriture à l’âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Professeur William Marx, Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, William Marx, Feb 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port-Royal et l'Italie. Colloque annuel de la Société des Amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Andurand; Philippe Luez; Clément Van Hamme, Oct 2023, Milan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal: sans histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal intempestif. Colloque du Collège de France pour les 400 ans de la naissance de Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Plazenet; Claudine Tiercelin, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édition de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la recherche pascalienne : « L’état où les hommes sont aujourd’hui » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Plazenet; Laurent Thirouin, Jun 2023, Clermont- Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chair et ses parures: les corps d'Angélique de Saint-Jean Arnauld d'Andilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les e-conférences du CAHSA (Collectif d'Anthropologie et d'Histoire du Spirituel et des Affects)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port-Royal et le corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constance Cagnat-Deboeuf, Tony Gheeraert, Laurence Plazenet, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tragédie et &amp;quot;école de vertu&amp;quot;: la question de la satire chez Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satire et philosophie. Étude des rapports entre satire et philosophie dans les textes littéraires et philosophiques de l'Antiquité jusqu'au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal, foyer de culture féminine : anomalie ou exemplarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Emmanuel Bury, Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conte, une satire « sans fiel ni malignité » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la lisière de la littérature morale? Les contes de Perrault et de Mme d'Aulnoy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constance Cagnat-Deboeuf, Jean-Charles Darmon, Tony Gheeraert, Laurence Plazenet, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Orient inondé, ou Mithridate et les poisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Racine 1672: Bajazet, Mithridate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissance de l'archipel: l'inachevé chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Conférences pascaliennes, n°3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre international Blaise Pascal, IHRIM, Dec 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous lisons toujours saint Augustin avec transport&amp;quot;: les traductions de l'évêque d'Hippone et Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe journées augustiniennes de Carthage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Carthage, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle Beauté&amp;quot; et Port-Royal : la véritable histoire de Mlle de Fontanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Aug 2022, Paris, France. https://www.youtube.com/watch?v=tsYBo-8d1Bg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas à vendre ? Les &amp;quot;Pensées&amp;quot; de Pascal et les &amp;quot;Carnets&amp;quot; de Joubert impubliables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Recettes du succès II. Stéréotypes compositionnels et littérarité au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal dramaturge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal. Corneille. Regards croisés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Lyraud, Charles-Olivier Stiker-Métral, Mar 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal, une pensée de Port-Royal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences des Amis des Musées de la Ville de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le Dieu caché en durasie : Marguerite Duras et “Le Ravissement de Lol V. Stein”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamorphose de l'abeille en renard: La Fontaine et La Rochefoucauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'un ami véritable est une douce chose! Amitiés et dilections lafontainiennes. Colloque de célébration du quatrième centenaire de la naissance de Jean de La Fontaine en mémoire de Marc Fumaroli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine Biscéré, Damien Fortin, Tiphaine Rolland, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Tu es pierre et sur cette pierre&amp;quot; : Saint-Étienne-du-Mont et Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal,, Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une visite à Port-Royal des Champs (suite): les Granges et le Musée, avec Philippe Luez, directeur du Musée national de Port-Royal des Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infinis de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e Festival d'astronomie de Fleurance (Gers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Festival d’Astronomie, d’Instant Science, Good To Know Studio et de l’association UniverSCiel, Aug 2023, Fleurance (Gers), France</w:t>
+              <w:t xml:space="preserve">Atelier IN2P3 - INSHS : les deux infinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Bourgeois, Sep 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Juan à Port-Royal: une révélation de Peter Handke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 85</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Accademia nazionale dei Linci, Sep 2023, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de création dans tous ses états (fabrique 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier recherche-création 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician, Nathalie Vincent-Munia, Oct 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Académie Bach, Aug 2023, Dieppe, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orphée salonnard ? Air de cour et poésie en France au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de musique ancienne de l'Académie Bach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Arques-la-Bataille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, UCA, Clermont Métropole, Ville de Clermont-Ferrand, Dec 2023, Clermont-Ferrand (Maison de la culture), France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jansénius et le coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thomas H. Wallgren, Oct 2023, Helsinki, Finland</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un Mémorial de la nuit du 23 au 24 novembre 1654</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 67</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Plazenet; Dominique Descotes; Laurence Plazenet, Mar 2023, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout sur le sexe (à Port-Royal) 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bettina ABOAB, Nov 2023, Clermont - Ferrand, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la Bibliothèque de Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 64</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Plazenet; Patrick Guillaumont, Nov 2023, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal et la question du classicisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences des Amis des Musées de la Ville de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Saint-Étienne-du-Mont, diocèse, Jan 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Puissance des mouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, William Marx, Feb 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Messe pour le Port-Royal de Charpentier et le mystère de la musique à Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Andurand; Philippe Luez; Clément Van Hamme, Oct 2023, Milan, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout ce que je vois ne m'effraie pas&amp;quot;. À la recherche de la sœur Anne-Marie de Sainte-Eustochie de Flesselles de Brégy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, Aug 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Plazenet; Claudine Tiercelin, Oct 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racine, ou le premier homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 56</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Plazenet; Laurent Thirouin, Jun 2023, Clermont- Ferrand, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Playlist de la Mère Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une visite à Port-Royal des Champs, avec Philippe Luez, directeur du Musée national de Port-Royal des Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 74</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Carthage, Tunisie</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal et la maladie: la souffrance pour jouissance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 48</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre international Blaise Pascal, IHRIM, Dec 2022, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Totem et tabou: le “Port-Royal” de Montherlant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Constance Cagnat-Deboeuf, Tony Gheeraert, Laurence Plazenet, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grec à Port-Royal: humanisme et christianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël à Port Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 71</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Rochefoucauld ou le rébus Mélusine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 52</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Constance Cagnat-Deboeuf, Jean-Charles Darmon, Tony Gheeraert, Laurence Plazenet, Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moquerie et morsure: Racine satirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âge d'or de la satire en France et en Angleterre (XVIIe et XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rouen, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre le sommeil : sur le fragment 749 des Pensées (&amp;quot;Le Mystère de Jésus&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Aug 2022, Paris, France. https://www.youtube.com/watch?v=tsYBo-8d1Bg</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal dans l'histoire, Port-Royal face à l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences des Amis des Musées de la Ville de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Rouen, France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mémoire de Port-Royal: connaître et transmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Lyraud, Charles-Olivier Stiker-Métral, Mar 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout sur le sexe (à Port-Royal) 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Rouen, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si nous rêvions toutes les nuits&amp;quot;: sur une chanson de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Pensées et des bulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 59</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, Aug 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Antoine Biscéré, Damien Fortin, Tiphaine Rolland, Nov 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Pensées&amp;quot; de Pascal: forme et signification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour les agrégatifs de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, rectorat de Clermont-Ferrand, Mar 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal,, Apr 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Cyran : “sortir du bourbier” (confinement, prison, retraite, séparation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rhétorique au cinématographe. Pascal, roman et image au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal en dialogues. Réceptions littéraires et philosophiques de 1670 à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Bokobsa, Nicolas Fréry, Pierre Lyraud, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racine: la tragédie, divertissement ou école de philosophie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de Jean-Charles Darmon, ENS, "Les passions entre littérature et philosophie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec Jean-Philippe Toussaint: &amp;quot;Blaise, en boîte et au bain&amp;quot; (entretien avec Stéphane Chaudier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port-Royal, littérature et cinéma (XXe-XXIe siècles), colloque international de la Société des Amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician, Nathalie Vincent-Munia, Oct 2021, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec Eugène Green: &amp;quot;Grâce et cinéma&amp;quot; (entretien avec Sylvie Robic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port-Royal, littérature et cinéma (XXe-XXIe siècles), colloque international de la Société des Amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Arques-la-Bataille, France</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame de Lafayette historienne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récit et vérité à l'époque classique V: Digressions, dissertations, réflexions dans les récits factuels et frictionnels de l'époque classique (XVIIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Mar 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Procès d'Éros dans &amp;quot;L'Astrée&amp;quot; et &amp;quot;La Princesse de Clèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amour et culture chrétienne. La littérature de la première modernité et les éthiques de l'amour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Nov 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mystère Angélique de Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de Port-Royal, organisées par la Société des Amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Solitude, un soleil noir (conclusions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Monde au désert, l'aspiration à la solitude au XVIIe siècle. Colloque des 20 ans du CRESC. Institut catholique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rouen, France</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Did Jacques Amyot do to the Greek Novel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond Heliodorus. The Travels and Travails of the Greek Novel in Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sirènes et le nez de Cléopâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49th Annual Conference of the NASSCFL. Enchantment and Disillusion in Seventeenth-Century France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Salt Lake City, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise au bain? Pascal et Port-Royal chez Jean-Philippe Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port-Royal, littérature et cinéma (XXe-XXIe siècles), colloque international de la Société des Amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Mar 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politics of Antiquity in the Age of Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Ancients and Moderns", Yale University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Haven, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la Messe pour le Port-Royal de Marc-Antoine Charpentier. Être religieuse à Port-Royal : une expérience de la Passion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de l'Académie Bach d'Arques-la-Bataille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Antiquité au XVIIe siècle: un présent?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps Régional de l'Antiquité grecque et romaine (ARELA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, Nov 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec Pierre Michon: &amp;quot;Et Pascal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port-Royal, littérature et cinéma (XXe-XXIe siècles), colloque international de la Société des Amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Rouen, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il (ne) faut (pas) parier&amp;quot;: le jeu dans &amp;quot;Le Page disgracié&amp;quot; (1643)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cheating and Gambling in the Early Modern Period.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, Apr 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hymne à Port-Royal ou manifeste anti-chrétien? Le &amp;quot;Port-Royal&amp;quot; de Montherlant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Drame de Port-Royal, extrait du "Port-Royal" de Montherlant et conférence par Laurence Plazenet (Les Tréteaux de Port-Royal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique de Saint-Jean Arnauld d'Andilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Patrimoine (Port-Royal de Paris, AP-HP &amp; Société des Amis de Port-Royal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, Aug 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heliodorus' novel: a forgery? Reception and generic identification of the &amp;quot;Aethiopica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heliodorus in new contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...2000 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363374v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02363610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fascination de l'Enchanteur? Chateaubriand et Port-Royal</w:t>
               </w:r>
@@ -13240,51 +13240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D89276CD"/>
+    <w:nsid w:val="FC02CEEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13471,51 +13471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-plazenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3917-9745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035098422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plazenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desert-et-l-orient-bajazet-mithridate-et-autres-etudes-raciniennes-l-orient-inonde-ou-mithridate-et-les-poisons.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desert-et-l-orient-bajazet-mithridate-et-autres-etudes-raciniennes-est-il-bon-est-il-mechant.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862306v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12850-book-08535893-9782745358936.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/perri.colle.2022.01.0091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat-Deboeuf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08992-6.p.0165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01998673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ancientnarrative.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01998573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07858-6.p.0201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RFWB2871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-a-port-royal-de-la-celebration-eucharistique-au-temoignage-introduction.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-a-port-royal-de-la-celebration-eucharistique-au-temoignage-un-continent-inconnu.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pgderoux.fr/fr/Livres-Parus/Lire-Richard-Millet/159.htm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047400639_012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Volongo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lyraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130cc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Icard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Tiercelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-aethiopique.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-a-port-royal-de-la-celebration-eucharistique-au-temoignage.html#?" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.801" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929000v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.13397" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9639" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.381" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01998610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.181.0137" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000036v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.121.0179" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.064.0927" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.2004.1550" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.1999.1412" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.1994.1184" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871691v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Villani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Armogathe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;m Korsia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871253v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871603v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929135v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929076v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929097v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929229v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929060v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929169v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929190v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929164v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929151v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929137v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929163v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929167v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929091v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929079v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929153v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929113v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363578v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363493v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363469v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363567v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363559v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363663v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363610v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000428v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000444v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000457v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04862539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-plazenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3917-9745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035098422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plazenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Volongo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lyraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130cc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862564v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat-Deboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Icard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862273v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desert-et-l-orient-bajazet-mithridate-et-autres-etudes-raciniennes-l-orient-inonde-ou-mithridate-et-les-poisons.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desert-et-l-orient-bajazet-mithridate-et-autres-etudes-raciniennes-est-il-bon-est-il-mechant.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12850-book-08535893-9782745358936.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/perri.colle.2022.01.0091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08992-6.p.0165" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01998673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ancientnarrative.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01998573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07858-6.p.0201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RFWB2871" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-a-port-royal-de-la-celebration-eucharistique-au-temoignage-introduction.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-a-port-royal-de-la-celebration-eucharistique-au-temoignage-un-continent-inconnu.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pgderoux.fr/fr/Livres-Parus/Lire-Richard-Millet/159.htm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047400639_012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Tiercelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-aethiopique.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-a-port-royal-de-la-celebration-eucharistique-au-temoignage.html#?" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.801" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929000v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.13397" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9639" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.381" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01998610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.181.0137" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000036v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.121.0179" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.064.0927" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.2004.1550" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.1999.1412" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.1994.1184" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871550v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871539v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Villani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Armogathe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;m Korsia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871643v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871253v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871603v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929076v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929104v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929135v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929229v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929151v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929179v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929197v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929175v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929167v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929113v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929153v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929079v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363578v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363493v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363469v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363567v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363559v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363663v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363610v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000428v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000444v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000457v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04862539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>