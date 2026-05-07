--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -147,6106 +147,6124 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Mères du désert à l’âge classique : une renaissance ? Angélique de Saint-Jean et la seconde génération de Port-Royal</w:t>
+                <w:t xml:space="preserve">Pascal intempestif [actes du colloque du Collège de France d'octobre 2023]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Volongo</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+                <w:t xml:space="preserve">Claudine Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2026, 978-2-406-19109-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19109-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862568v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+                <w:t xml:space="preserve">hal-04862333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et l'économie du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ferdi. 2024, 978-2-9586419-7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04783818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héliodore, L'Histoire éthiopique, traduction par Jacques Amyot, texte établi, présenté et annoté par Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier, "Textes de la Renaissance"</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 876 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal. L'Œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouquins, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je ne vois qu'infini&amp;quot;. Littérature et théologie à l'âge classique. Mélanges en l'honneur de Gérard Ferreyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Cagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constance Cagnat-Deboeuf</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...141 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 750 p., 2022, 978-2-7453-5893-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-04862549v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis XIV et Port-Royal</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+                <w:t xml:space="preserve">Anthologie de la littérature grecque de Troie à Byzance (VIIIe siècle avant J.-C.-XVe siècle après J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, pp.935, 2020, 978-2-07-035923-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862546v1</w:t>
+                <w:t xml:space="preserve">hal-03929007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fable orientale. Regards sur le Moyen-Orient à l'âge classique, 1630-1780, sous la direction de Christophe Martin, Letizia Norci Cagiano et Laurence Plazenet, Paris, Hermann, Fictions pensantes. ISSN 2108-5994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mémoire à Port-Royal. De la célébration eucharistique au témoignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, pp.256, 2016, Univers Port-Royal, Jean Lesaulnier, 978-2-8124-5006-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal, une anthologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, "1001 pages", 1325 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héliodore, L'Histoire éthiopique, traduction par Jacques Amyot, texte établi, présenté et annoté par Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, "Bibliothèque de la Renaissance", 890 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de La Rochefoucauld, Maximes et Réflexions diverses, édition critique et introduction par Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, "Classiques Champion", 999 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Réal, Dom Carlos, édition établie, présentée et annotée par Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre de Poche classique, 186 p., 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mme de Lafayette, La Princesse de Montpensier, La Comtesse de Tende, édition et introduction par Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre de Poche, "Libretti", 96 p., 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de La Rochefoucauld, Maximes et Réflexions diverses, édition critique et introduction par Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, "Sources classiques", 999 p., 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Littérature baroque en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, "Memo", 64 p., 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baudoin, L’Histoire nègrepontique, éditée et présentée par Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, "Sources classiques", 403 p., 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ébahissement et la délectation. Réception comparée et poétiques du roman grec en France et en Angleterre aux XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, "Lumière classique", 899 p., 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal : sans histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal intempestif [actes du colloque du Collège de France d'octobre 2023]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.43-83, 2026, 978-2-406-19109-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19109-4.p.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Souffle et le sceau : misère du livre chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blaise Pascal. Fonti e eredità. Filosofia, Letteratura, Scienza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Accademia Nazionale dei Lincei, pp.51-90, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adultère à bas bruit, ou le procès du silence chez Mme de Lafayette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Declercq; Stella Spriet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Spectaculaire et la contemplation. Regard, parole et silence dans les arts du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIR 17, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, In press</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Orient inondé, ou Mithridate et les poisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désert et l'Orient. Bajazet, Mithridate et autres études raciniennes, sous la direction de Tony Gheeraert, Servane L'Hopital, Caroline Labrune et Victoire Malenfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-174, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualité de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grandeur de l’âme humaine, 400 ans de Pascal, Cahiers du Centre Saint-Louis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Salvator, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nous lisons toujours saint Augustin avec transport » : les traductions de l’évêque d’Hippone et Port-Royal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Augustin d’Hippone. Pont entre les cultures, carrefour entre les mondes,Actes des IVe journées augustiniennes de Carthage (11-13 novembre 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Le Désert et l'Orient. Bajazet, Mithridate et autres études raciniennes, sous la direction de Tony Gheeraert, Servane L'Hopital, Caroline Labrune et Victoire Malenfer</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-il bon ? Est-il méchant ? Ambivalences raciniennes, satire et tragédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désert et l’Orient. Bajazet, Mithridate et autres études raciniennes, sous la direction de Tony Gheeraert, Servane L’Hopital, Caroline Labrune et Victoire Malenfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.151-174, 2024</w:t>
+              <w:t xml:space="preserve">, pp.421-450, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Le Désert et l’Orient. Bajazet, Mithridate et autres études raciniennes, sous la direction de Tony Gheeraert, Servane L’Hopital, Caroline Labrune et Victoire Malenfer</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et l'économie: chimère ou voile d'Isis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ferdi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal et l'économie du monde, sous la direction de Patrick Guillaumont et Laurence Plazenet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.17-27, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Main basse sur la Bible : à propos d’un inédit d’Hippolyte Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et théologie à l’âge classique. Mélanges en l’honneur de Gérard Ferreyrolles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-246, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Main basse sur la Bible. À propos d'un inédit d'Hippolyte Clément (1615-1691)&amp;quot;, p. 201-246</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"JE NE VOIS QU'INFINI". LITTÉRATURE ET THÉOLOGIE À L'ÂGE CLASSIQUE Mélanges en l'honneur de Gérard Ferreyrolles. Études réunies par Constance Cagnat-Deboeuf, Laurence Plazenet et Anne Régent-Susini, Paris, Honoré Champion, Colloques, congrès et conférences sur le classicisme, 2022, 718 pages. ISBN 978-2-7453-5893-6. 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vicissitudes de la maxime chez Joseph Joubert, p. 207-234.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Charles Darmon et Charles-Olivier Stiker-Métral (Dir.): Penser par maximes. La Rochefoucauld dans la République des Lettres. Paris, Hermann. Collection "Des morales et des œuvres"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Pensées de Blaise Pascal (1670)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du chef d'œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perrin, pp.91-114, 2022, 978-2-262-09514-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/perri.colle.2022.01.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vanité : écriture et réécritures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Cagnat-Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"JE NE VOIS QU'INFINI". LITTÉRATURE ET THÉOLOGIE À L'ÂGE CLASSIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (24), Champion, p. 165-184, 2022, 9782745358936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05137937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Solitude, un soleil noir (conclusion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Nabert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Monde au désert, l'aspiration à la solitude au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.233-236, 2021, 978-2-7010-2301-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Confusion des mains, confusion des cœurs ? L’écriture collective à Port-Royal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Volker Schröder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer à plusieurs ? Collaborations littéraires, artistiques et scientifiques au Grand Siècle, actes du XVe Colloque du CIR 17 - Centre International de Rencontres sur le XVIIe siècle, Princeton University (USA), 10-12 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr, A paraître, Biblio 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chine dans &amp;quot;La Blessure et la soif » (2009) de Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Tsimbidy, Élise Pavy, Françoise Poulet, Arnaud Welfringer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Âge classique dans les fictions du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges ou Madeleine ? Sapho, écrivain et fratricide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Maurel-Indart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes artistes et écrivaines à l’ombre des grands hommes, actes du colloque international organisé par Hélène Maurel-Indart, Université de Tours, 9-10 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.165-190, 2019, Perspectives littéraires, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08992-6.p.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Orient des moralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Martin; Letizia Norci Cagiano; Laurence Plazenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fable orientale. Regards sur le Moyen-Orient à l'âge classique, 1630-1780</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.93-111, 2019, Fictions pensantes. ISSN 2108-5994, 979-1-0370-0264-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« What Did Heliodorus’ Name Stand for in the Works of Mlle de Scudéry ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edmund Cueva; Stephen Harrison; Hugh Mason; Williams Owens; Saundra Schwartz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re-Wiring the Ancient Novel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplementum 24.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barkhuis &amp; Groningen University Library</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-312, 2018, Ancient Narrative, 9789492444561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plutarque et Amyot chez les moralistes classiques. Portrait d’une absence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Langue de Jacques Amyot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.201-219, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07858-6.p.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Comme dans une île” : morale, imaginaire et roman en France au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Lestringant; Alexandre Tarrête. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Îles et insulaires XVIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, Presses de l'université Paris-Sorbonne; Sorbonne Université Presses, pp.237-251, 2017, Cahiers V. L. Saulnier, 979-10-231-0558-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/RFWB2871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Plazenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mémoire à Port-Royal De la célébration eucharistique au témoignage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.421-450, 2024</w:t>
+              <w:t xml:space="preserve">, pp.7-9, 2016, Univers Port-Royal, 978-2-8124-5008-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , pp.17-27, 2024</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un continent ignoré : les Vies intéressantes et édifiantes des religieuses de Port-Royal (1750-1752) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Plazenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mémoire à Port-Royal De la célébration eucharistique au témoignage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-197, 2016, Univers Port-Royal, La Mémoire à Port-Royal De la célébration eucharistique au témoignage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Capotes et kalachnikovs chez Richard Millet : une métaphysique de la langue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathias Rambaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Richard Millet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guillaume de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-147, 2015, 978-2-36371-132-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-246, 2022</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il était une fois... le roman grec »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Bost-Pouderon et Bernard Pouderon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception de l’ancien roman de la fin du Moyen Âge au début de l’époque classique. Actes du colloque de Tours, 20-22 octobre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53 (1), , pp.21-43, 2015, Collection de la Maison de l'Orient méditerranéen ancien. Série littéraire et philosophique, 978-2-35668-052-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Amyot and the Greek Novel: The Invention of the French Novel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerald Sandy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Classical heritage in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 109, Brill, pp.237-280, 2002, Brill's Studies in Intellectual History, 9789047400639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789047400639_012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...1205 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (17)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pascal intempestif, actes du colloque du Collège de France d'octobre 2023</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mères du désert à l’âge classique : une renaissance ? Angélique de Saint-Jean et la seconde génération de Port-Royal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Patrick Guillaumont</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Volongo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">400 ans de la naissance de Blaise Pascal [Dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...130 lines deleted...]
-                <w:t xml:space="preserve">Pascal. L'Œuvre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, 537 p., 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130cc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal et le corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Constance Cagnat</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Cagnat-Deboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73, 302 p., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal, littérature et cinéma (XXe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...575 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Cagnat-Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...61 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69, 537 p., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04862478v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baudoin, L’Histoire nègrepontique, éditée et présentée par Laurence Plazenet</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> (édition critique)</w:t>
+                <w:t xml:space="preserve">Port-Royal et la République : 1940-1629 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Icard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, 422 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862451v1</w:t>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-04862482v1</w:t>
+                <w:t xml:space="preserve">hal-04862554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Figure du Christ à Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, 394 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis XIV et Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, 487 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal et Claudel : la conversion, pierre d’achoppement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Supplément, n°8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal, élève des Perrault ? Des Enluminures du fameux Almanach aux Provinciales. Du nouveau sur une conversion et une entrée en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46, pp.313-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visions du prophète : Isaïe chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46, pp.277-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 223 (57)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien sur &amp;quot;L'Œuvre&amp;quot; de Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale : Réflexion et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamorphose de l'abeille en renard: La Fontaine et La Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fablier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Désert et la Grâce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Figaro Hors-Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Pascal. Le cœur et la raison, pp.46-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal dramaturge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44, pp.53-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cbp.801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Of my tears you shall no longer laugh”: The Case of Antiochus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/episteme.13397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il (ne) faut (pas) parier : Le jeu et sa morale dans Le Page disgracié (1643)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/episteme.9639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther et Athalie : deux tragédies de la conversion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41-42, pp.91-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cbp.381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sellier, Port-Royal et la littérature III. De Cassien à Pascal, Paris, Honoré Champion, 2019, 312 p. (p. 204-207)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bossuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Bruit et la fureur : la chronique inouïe de Port-Royal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du dix-septième</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-Royal lancinant : Racine et le motif de la maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Jean Racine, 1092, pp.8-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise au bain? Pascal dans l'œuvre de Jean-Philippe Toussaint, p. 117-193</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Antiquité au XVIIe siècle : un présent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'ARELA association pour la recherche dans les langues anciennes de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.25-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-Royal, des ruines relevées par les écrivains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes de Jean Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni LEIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Actes du Colloque "Hommage à Jean Mesnard", 18-18 janvier 2019, Sorbonne Université, 17, pp.93-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions : Port-Royal et la République : perpetuum mobile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Port-Royal et la République : 1940 – 1629 ?, 68, pp.303-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’élection de l’abbesse à Port-Royal : soumission à Dieu contestation politique ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Port-Royal et la République : 1940 – 1629 ?, 68, pp.237-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conclusions : Port-Royal et la République : perpetuum mobile ?</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mme de Sévigné : du style des choses aux choses du style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 278 (1), pp.137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.181.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Je cherche un Roi” : la figure du Christ chez Angélique de Saint-Jean »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Port-Royal et la République : 1940 – 1629 ?, 68, pp.303-306</w:t>
+              <w:t xml:space="preserve">, 2017, Le Christ à Port-Royal, 67, pp.229-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anamorphose du soleil en épouvantail : Louis XIV dans l’historiographie port-royaliste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Louis XIV et Port-Royal, 66, pp.165-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Port-Royal de Montherlant et ses sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (1), pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.121.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-royal au prisme du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106 (4), pp.927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.064.0927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhlf.121.0179⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomberville et le genre romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (1), pp.359-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caief.2004.1550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Inopportunité de la mélancolie pastorale: Inachèvement, édition et réception des œuvres contre logique romanesque »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Pastorale et mélancolie, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/caief.2004.1550⟩</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un roman baroque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 36 (1), pp.293-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/licla.1999.1412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Pastorale et mélancolie, 3</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nil et Son Delta Dans les Romans Grecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phoenix -Toronto-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 49 (1), pp.5-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/licla.1999.1412⟩</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théocrite : Idylle 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 63 (1), pp.77-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/antiq.1994.1184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6256,6705 +6274,6705 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iphigénie : inventer du tragique entre Euripide et Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"D'une secrète horreur je me sens frissonner." Racine, Iphigénie. Colloque du 350e anniversaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Labrune; Servane L'Hopital; Victoire Malenfer; Tony Gheeraert, Nov 2024, Rouen (Université de Rouen Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyful or frightening? A genius of mathematics or a saint? Enigmas about Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal at Sands Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sands Film Music Room, Olivier Stockman, Mar 2024, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal et la Bible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut du temps libre, Association culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Bevillard, Dec 2024, Clermont-Ferrand (Maison de la culture), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Labrune; Servane L'Hopital; Victoire Malenfer; Tony Gheeraert, Nov 2024, Rouen (Université de Rouen Normandie), France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice, tragédie ou nigauderie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section clermontoise de l’Association Guillaume Budé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Guillaume Budé, May 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sands Film Music Room, Olivier Stockman, Mar 2024, London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons parisiens de Mme de Rambouillet à Ninon de Lenclos: mythes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Lieux et visages de la civilisation de l’Europe classique », Anatomie de l'Europe moderne. Le XVIIe siècle: la civilisation de l'Europe classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Historiens. Les Conférences du lundi, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Guillaume Budé, May 2024, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiritualité de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grandeur de l'âme humaine. 400 ans de la naissance de Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Saint-Louis de France (Ambassade de France auprès du Saint-Siège), Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association des Historiens. Les Conférences du lundi, Jan 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyeux, effrayant, génial ou saint ? Le Mystère Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académie des Arts et Lettres de l’Aveyron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Arts et Lettres de l’Aveyron, Oct 2023, Bournazel - Château de, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et Claudel : la conversion, pierre d’achoppement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blaise Pascal: la conversion de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 7403 Religion, Culture et Société, Institut catholique de Paris, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An English Jig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Minutes de Port-Royal, 50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Amis de Port-Royal, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joubert et Pascal: du travesti à la révélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pascal des Romantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tony Gheeraert; Sylvain Ledda, Dec 2023, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal, élève des Perrault?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascal 2023: nouveaux échos (Université de Montréal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Lyraud; Hall Bjornstad; Chad Cordova, Nov 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adultère à bas bruit, ou le procès du silence chez Mme de Lafayette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Spectaculaire et la Contemplation, Regard, parole et silence dans les arts du 17e siècle, colloque du CIR 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Declercq; Stella Spriet, Jun 2023, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal's Legacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blaise Pascal. 400 years since the birth of the prodigy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studium Catholicum &amp; Ambassade de France, Oct 2023, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal et les Écritures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de toutes les cultures (Université de Rouen)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infinis de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e Festival d'astronomie de Fleurance (Gers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Festival d’Astronomie, d’Instant Science, Good To Know Studio et de l’association UniverSCiel, Aug 2023, Fleurance (Gers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-Royal et la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rentrée des classes préparatoires (Sainte-Marie de Neuilly)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Bourgeois, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souffle et le sceau : misère du livre chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blaise Pascal. Fonti e eredità. Filosofia, letteratura, scienza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Accademia nazionale dei Linci, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal: de Clermont à Port-Royal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascal on the Beach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Bach, Aug 2023, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal et les juifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Armogathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïm Korsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blaise Pascal et les Juifs, soirée de clôture du 400e anniversaire de la naissance de Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCA, Clermont Métropole, Ville de Clermont-Ferrand, Dec 2023, Clermont-Ferrand (Maison de la culture), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal: A Work To Think About</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire du département de Philosophie de l'Université d'Helsinki</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas H. Wallgren, Oct 2023, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre Saint-Louis de France (Ambassade de France auprès du Saint-Siège), Jun 2023, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pensées et des bulles: Pascal en images (XVIIe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université Ouverte UCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bettina ABOAB, Nov 2023, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Arts et Lettres de l’Aveyron, Oct 2023, Bournazel - Château de, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et l'économie: vraiment? (ouverture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal et l'économie du monde, ou Pascal économiste l’utilité espérée, l’entrepreneuriat social, la justice relative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Plazenet; Patrick Guillaumont, Nov 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EA 7403 Religion, Culture et Société, Institut catholique de Paris, Nov 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visions du prophète: Isaïe chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal, prophète et résistant. Colloque du Centre international Blaise Pascal (IHRIM) pour les 400 ans de la naissance de Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Plazenet; Dominique Descotes; Laurence Plazenet, Mar 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Plazenet; Dominique Descotes; Laurence Plazenet, Mar 2023, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Pascal dans le quartier de la Montagne Sainte-Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célébration du 400e anniversaire de la naissance de Pascal à Saint-Étienne-du-Mont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Étienne-du-Mont, diocèse, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Plazenet; Patrick Guillaumont, Nov 2023, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathologies de l’écriture à l’âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Professeur William Marx, Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, William Marx, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bettina ABOAB, Nov 2023, Clermont - Ferrand, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port-Royal et l'Italie. Colloque annuel de la Société des Amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Andurand; Philippe Luez; Clément Van Hamme, Oct 2023, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Saint-Étienne-du-Mont, diocèse, Jan 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal: sans histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal intempestif. Colloque du Collège de France pour les 400 ans de la naissance de Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Plazenet; Claudine Tiercelin, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, William Marx, Feb 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édition de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la recherche pascalienne : « L’état où les hommes sont aujourd’hui » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Plazenet; Laurent Thirouin, Jun 2023, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissance de l'archipel: l'inachevé chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Conférences pascaliennes, n°3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre international Blaise Pascal, IHRIM, Dec 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous lisons toujours saint Augustin avec transport&amp;quot;: les traductions de l'évêque d'Hippone et Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe journées augustiniennes de Carthage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Carthage, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chair et ses parures: les corps d'Angélique de Saint-Jean Arnauld d'Andilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les e-conférences du CAHSA (Collectif d'Anthropologie et d'Histoire du Spirituel et des Affects)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Port-Royal et l'Italie. Colloque annuel de la Société des Amis de Port-Royal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Andurand; Philippe Luez; Clément Van Hamme, Oct 2023, Milan, France</w:t>
+              <w:t xml:space="preserve">Port-Royal et le corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constance Cagnat-Deboeuf, Tony Gheeraert, Laurence Plazenet, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Plazenet; Claudine Tiercelin, Oct 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tragédie et &amp;quot;école de vertu&amp;quot;: la question de la satire chez Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satire et philosophie. Étude des rapports entre satire et philosophie dans les textes littéraires et philosophiques de l'Antiquité jusqu'au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Plazenet; Laurent Thirouin, Jun 2023, Clermont- Ferrand, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal, foyer de culture féminine : anomalie ou exemplarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Emmanuel Bury, Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conte, une satire « sans fiel ni malignité » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la lisière de la littérature morale? Les contes de Perrault et de Mme d'Aulnoy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constance Cagnat-Deboeuf, Jean-Charles Darmon, Tony Gheeraert, Laurence Plazenet, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Constance Cagnat-Deboeuf, Tony Gheeraert, Laurence Plazenet, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Orient inondé, ou Mithridate et les poisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Racine 1672: Bajazet, Mithridate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle Beauté&amp;quot; et Port-Royal : la véritable histoire de Mlle de Fontanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Aug 2022, Paris, France. https://www.youtube.com/watch?v=tsYBo-8d1Bg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas à vendre ? Les &amp;quot;Pensées&amp;quot; de Pascal et les &amp;quot;Carnets&amp;quot; de Joubert impubliables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Recettes du succès II. Stéréotypes compositionnels et littérarité au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Constance Cagnat-Deboeuf, Jean-Charles Darmon, Tony Gheeraert, Laurence Plazenet, Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal dramaturge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal. Corneille. Regards croisés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Lyraud, Charles-Olivier Stiker-Métral, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rouen, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal, une pensée de Port-Royal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences des Amis des Musées de la Ville de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre international Blaise Pascal, IHRIM, Dec 2022, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le Dieu caché en durasie : Marguerite Duras et “Le Ravissement de Lol V. Stein”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Carthage, Tunisie</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamorphose de l'abeille en renard: La Fontaine et La Rochefoucauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'un ami véritable est une douce chose! Amitiés et dilections lafontainiennes. Colloque de célébration du quatrième centenaire de la naissance de Jean de La Fontaine en mémoire de Marc Fumaroli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine Biscéré, Damien Fortin, Tiphaine Rolland, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Aug 2022, Paris, France. https://www.youtube.com/watch?v=tsYBo-8d1Bg</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Tu es pierre et sur cette pierre&amp;quot; : Saint-Étienne-du-Mont et Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal,, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Rouen, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une visite à Port-Royal des Champs (suite): les Granges et le Musée, avec Philippe Luez, directeur du Musée national de Port-Royal des Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Lyraud, Charles-Olivier Stiker-Métral, Mar 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Juan à Port-Royal: une révélation de Peter Handke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 85</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pascal, une pensée de Port-Royal?</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les infinis de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier IN2P3 - INSHS : les deux infinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de création dans tous ses états (fabrique 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier recherche-création 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician, Nathalie Vincent-Munia, Oct 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orphée salonnard ? Air de cour et poésie en France au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de musique ancienne de l'Académie Bach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Arques-la-Bataille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal et la maladie: la souffrance pour jouissance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 48</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Totem et tabou: le “Port-Royal” de Montherlant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grec à Port-Royal: humanisme et christianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Mar 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël à Port Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 71</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Rochefoucauld ou le rébus Mélusine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 52</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moquerie et morsure: Racine satirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âge d'or de la satire en France et en Angleterre (XVIIe et XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jansénius et le coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Mar 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un Mémorial de la nuit du 23 au 24 novembre 1654</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 67</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout sur le sexe (à Port-Royal) 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la Bibliothèque de Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 64</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal et la question du classicisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences des Amis des Musées de la Ville de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Puissance des mouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Antoine Biscéré, Damien Fortin, Tiphaine Rolland, Nov 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Messe pour le Port-Royal de Charpentier et le mystère de la musique à Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal,, Apr 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout ce que je vois ne m'effraie pas&amp;quot;. À la recherche de la sœur Anne-Marie de Sainte-Eustochie de Flesselles de Brégy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, Aug 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racine, ou le premier homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 56</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Playlist de la Mère Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une visite à Port-Royal des Champs, avec Philippe Luez, directeur du Musée national de Port-Royal des Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 74</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician, Nathalie Vincent-Munia, Oct 2021, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout sur le sexe (à Port-Royal) 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Arques-la-Bataille, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mémoire de Port-Royal: connaître et transmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Les Minutes de Port-Royal, 2</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre le sommeil : sur le fragment 749 des Pensées (&amp;quot;Le Mystère de Jésus&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal dans l'histoire, Port-Royal face à l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences des Amis des Musées de la Ville de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si nous rêvions toutes les nuits&amp;quot;: sur une chanson de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port-Royal, 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Amis de Port-Royal, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Nov 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Pensées et des bulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 59</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Port Royal, Aug 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Les Minutes de Port Royal, 33</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Pensées&amp;quot; de Pascal: forme et signification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour les agrégatifs de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, rectorat de Clermont-Ferrand, Mar 2020, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Cyran : “sortir du bourbier” (confinement, prison, retraite, séparation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Minutes de Port Royal, 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, Nov 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rhétorique au cinématographe. Pascal, roman et image au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal en dialogues. Réceptions littéraires et philosophiques de 1670 à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Bokobsa, Nicolas Fréry, Pierre Lyraud, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Rouen, France</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racine: la tragédie, divertissement ou école de philosophie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de Jean-Charles Darmon, ENS, "Les passions entre littérature et philosophie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, Apr 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec Jean-Philippe Toussaint: &amp;quot;Blaise, en boîte et au bain&amp;quot; (entretien avec Stéphane Chaudier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port-Royal, littérature et cinéma (XXe-XXIe siècles), colloque international de la Société des Amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec Eugène Green: &amp;quot;Grâce et cinéma&amp;quot; (entretien avec Sylvie Robic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port-Royal, littérature et cinéma (XXe-XXIe siècles), colloque international de la Société des Amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, Aug 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame de Lafayette historienne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récit et vérité à l'époque classique V: Digressions, dissertations, réflexions dans les récits factuels et frictionnels de l'époque classique (XVIIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Procès d'Éros dans &amp;quot;L'Astrée&amp;quot; et &amp;quot;La Princesse de Clèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amour et culture chrétienne. La littérature de la première modernité et les éthiques de l'amour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mystère Angélique de Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de Port-Royal, organisées par la Société des Amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Solitude, un soleil noir (conclusions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Monde au désert, l'aspiration à la solitude au XVIIe siècle. Colloque des 20 ans du CRESC. Institut catholique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Did Jacques Amyot do to the Greek Novel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond Heliodorus. The Travels and Travails of the Greek Novel in Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sirènes et le nez de Cléopâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49th Annual Conference of the NASSCFL. Enchantment and Disillusion in Seventeenth-Century France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Salt Lake City, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Mar 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise au bain? Pascal et Port-Royal chez Jean-Philippe Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port-Royal, littérature et cinéma (XXe-XXIe siècles), colloque international de la Société des Amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politics of Antiquity in the Age of Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Ancients and Moderns", Yale University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Haven, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, May 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la Messe pour le Port-Royal de Marc-Antoine Charpentier. Être religieuse à Port-Royal : une expérience de la Passion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de l'Académie Bach d'Arques-la-Bataille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rouen, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Antiquité au XVIIe siècle: un présent?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps Régional de l'Antiquité grecque et romaine (ARELA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec Pierre Michon: &amp;quot;Et Pascal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port-Royal, littérature et cinéma (XXe-XXIe siècles), colloque international de la Société des Amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Rouen, France</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il (ne) faut (pas) parier&amp;quot;: le jeu dans &amp;quot;Le Page disgracié&amp;quot; (1643)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cheating and Gambling in the Early Modern Period.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, Apr 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hymne à Port-Royal ou manifeste anti-chrétien? Le &amp;quot;Port-Royal&amp;quot; de Montherlant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Drame de Port-Royal, extrait du "Port-Royal" de Montherlant et conférence par Laurence Plazenet (Les Tréteaux de Port-Royal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heliodorus' novel: a forgery? Reception and generic identification of the &amp;quot;Aethiopica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heliodorus in new contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Mar 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique de Saint-Jean Arnauld d'Andilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Patrimoine (Port-Royal de Paris, AP-HP &amp; Société des Amis de Port-Royal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port Royal, Aug 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fascination de l'Enchanteur? Chateaubriand et Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au Musée de la Maison de Chateaubriand, La Vallée-aux-Loups, Châtenay-Malabry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, rectorat de Clermont-Ferrand, Mar 2020, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Obsession of Sex and its Ghost in French Seventeenth Century Novel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">North East Modern Language Association Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Port-Royal, Apr 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’élection de l’abbesse à Port-Royal : soumission à Dieu contestation politique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République et Port-Royal : 1940-1629 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Icard, Guillaume Métayer et Laurence Plazenet, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Benjamin Bokobsa, Nicolas Fréry, Pierre Lyraud, Mar 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Dire avec vérité” : parrêsia et direction spirituelle chez Saint-Cyran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parrêsia et civilité entre France et Italie (Renaissance / XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Guerrier, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...1517 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12964,98 +12982,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éric Suire. Nicolas Le Tourneux (1640-1686). Dans l'ombre de Port-Royal.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13065,114 +13083,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Voyage dans les romans grecs anciens et dans leurs imitations et adaptations en France et en Angleterre aux XVIe et XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plazenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes classiques. Université Paris IV Sorbonne, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04862539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13240,51 +13258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC02CEEA"/>
+    <w:nsid w:val="42EDE02C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13471,51 +13489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-plazenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3917-9745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035098422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plazenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Volongo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lyraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130cc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862564v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat-Deboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Icard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862273v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desert-et-l-orient-bajazet-mithridate-et-autres-etudes-raciniennes-l-orient-inonde-ou-mithridate-et-les-poisons.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desert-et-l-orient-bajazet-mithridate-et-autres-etudes-raciniennes-est-il-bon-est-il-mechant.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12850-book-08535893-9782745358936.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/perri.colle.2022.01.0091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08992-6.p.0165" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01998673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ancientnarrative.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01998573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07858-6.p.0201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RFWB2871" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-a-port-royal-de-la-celebration-eucharistique-au-temoignage-introduction.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-a-port-royal-de-la-celebration-eucharistique-au-temoignage-un-continent-inconnu.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pgderoux.fr/fr/Livres-Parus/Lire-Richard-Millet/159.htm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047400639_012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Tiercelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-aethiopique.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-a-port-royal-de-la-celebration-eucharistique-au-temoignage.html#?" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.801" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929000v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.13397" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9639" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.381" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01998610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.181.0137" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000036v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.121.0179" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.064.0927" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.2004.1550" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.1999.1412" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.1994.1184" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871550v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871539v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Villani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Armogathe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;m Korsia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871643v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871253v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871603v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929076v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929104v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929135v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929229v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929151v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929179v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929197v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929175v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929167v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929113v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929153v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929079v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363578v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363493v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363469v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363567v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363559v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363663v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363610v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000428v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000444v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000457v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04862539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-plazenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3917-9745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035098422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plazenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Tiercelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19109-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-aethiopique.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lyraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-a-port-royal-de-la-celebration-eucharistique-au-temoignage.html#?" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862478v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19109-4.p.0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desert-et-l-orient-bajazet-mithridate-et-autres-etudes-raciniennes-l-orient-inonde-ou-mithridate-et-les-poisons.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desert-et-l-orient-bajazet-mithridate-et-autres-etudes-raciniennes-est-il-bon-est-il-mechant.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12850-book-08535893-9782745358936.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/perri.colle.2022.01.0091" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat-Deboeuf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000185v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08992-6.p.0165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01998673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ancientnarrative.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01998573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07858-6.p.0201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RFWB2871" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-a-port-royal-de-la-celebration-eucharistique-au-temoignage-introduction.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-a-port-royal-de-la-celebration-eucharistique-au-temoignage-un-continent-inconnu.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pgderoux.fr/fr/Livres-Parus/Lire-Richard-Millet/159.htm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047400639_012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Volongo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130cc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Icard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862323v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929088v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.801" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.13397" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9639" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.381" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000193v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000030v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01998610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.181.0137" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000036v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000110v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.121.0179" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.064.0927" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.2004.1550" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.1999.1412" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000350v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.1994.1184" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929170v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871657v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Villani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Armogathe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;m Korsia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929135v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929094v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929097v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929229v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929085v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929209v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929205v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929213v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929066v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929101v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929154v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929148v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929140v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929185v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929179v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929163v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929167v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929158v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929144v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929181v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929113v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929153v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929079v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929091v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363580v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363493v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363469v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363633v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363559v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363663v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363610v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363618v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000428v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000444v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04862539v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>