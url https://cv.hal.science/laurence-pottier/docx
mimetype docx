--- v0 (2026-03-29)
+++ v1 (2026-05-05)
@@ -583,654 +583,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t>
+                <w:t xml:space="preserve">Ham processing: effects of tumbling, cooking and high pressure on proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Simonin</w:t>
+                <w:t xml:space="preserve">Anja Rakotondramavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane André</w:t>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Chaillou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245 (2), pp.273 - 284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-018-3159-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618848v1</w:t>
+                <w:t xml:space="preserve">hal-02537056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey proteins-epicatechin interactions in a model specialized food product treated by high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Clion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (2), pp.374-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08957959.2019.1608986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ham processing: effects of tumbling, cooking and high pressure on proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring oxidation during the storage of pressure-treated cooked ham and impact on technological attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Rakotondramavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Rakotondramavo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Brou</w:t>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00217-018-3159-4⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (8), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537056v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring oxidation during the storage of pressure-treated cooked ham and impact on technological attributes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anja Rakotondramavo</w:t>
+                <w:t xml:space="preserve">Salt Intake from Processed Meat Products: Benefits, Risks and Evolving Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ribourg</w:t>
+                <w:t xml:space="preserve">Marie Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Meynier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+                <w:t xml:space="preserve">Frédérique Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (8), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.1453-1473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537071v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt Intake from Processed Meat Products: Benefits, Risks and Evolving Practices</w:t>
+                <w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Petit</w:t>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Jury</w:t>
+                <w:t xml:space="preserve">Stephane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lamballerie</w:t>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Duranton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pottier</w:t>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381627v1</w:t>
+                <w:t xml:space="preserve">hal-02618848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high pressure processing on the preservation of frozen and re-thawed sliced cod ( Gadus morhua ) and salmon ( Salmo salar ) fillets</w:t>
               </w:r>
@@ -1566,51 +1566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Rakotondramavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Villamonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROBIOLOGICAL AND SENSORY ACCEPTABILITY OF HAM: EFFECT OF HIGH PRESSURE AND BIOPRESERVATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Rakotondramavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,51 +2304,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t>
+                <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
@@ -2383,97 +2383,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173861v1</w:t>
+                <w:t xml:space="preserve">hal-03173776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t>
+                <w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
@@ -2508,97 +2508,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173776v1</w:t>
+                <w:t xml:space="preserve">hal-03125592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t>
+                <w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
@@ -2633,73 +2633,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125592v1</w:t>
+                <w:t xml:space="preserve">hal-03173861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the ham manufacturing process on protein digestibility</w:t>
               </w:r>
@@ -2774,243 +2774,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the effect of ionic strength on the pressure denaturation of myofibrillar proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gina Villamonte</w:t>
+                <w:t xml:space="preserve">Preservation of Pecten maximus scallop for a crude consumption using high-pressure processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Picart-Palmade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IFT-EFFoST International Nonthermal Processing Conference / Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">47th conference of the West European Fish Technologists' Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973413v1</w:t>
+                <w:t xml:space="preserve">hal-01973347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of Pecten maximus scallop for a crude consumption using high-pressure processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Arnaud</w:t>
+                <w:t xml:space="preserve">Understanding the effect of ionic strength on the pressure denaturation of myofibrillar proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Villamonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier-Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Picart-Palmade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th conference of the West European Fish Technologists' Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">2017 IFT-EFFoST International Nonthermal Processing Conference / Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973347v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of High-Pressure Processing on raw cod (Gadus morhua) proteins</w:t>
               </w:r>
@@ -3156,64 +3156,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Villamonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier-Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Picart-Palmade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on High Pressure Bioscience and Biotechnology (HPBB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3264,51 +3264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3480,260 +3480,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du procédé par hautes pressions sur l’oxydation des protéines du lait maternel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifications of protein-related compounds of salmon treated by high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dariche</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on High Pressure Bioscience and Biotechnology (HPBB2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395471v1</w:t>
+                <w:t xml:space="preserve">hal-04298459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of protein-related compounds of salmon treated by high pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du procédé par hautes pressions sur l’oxydation des protéines du lait maternel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dariche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jean lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marousez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on High Pressure Bioscience and Biotechnology (HPBB2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298459v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestibilité de protéines de pois : effet des Hautes Pressions</w:t>
               </w:r>
@@ -3745,51 +3745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Clion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4058,135 +4058,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of an edible oleogel to be used as a marinade of a seafood dish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of high pressure on meat products: commercial developments and research trends in food science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja-Muriel Rakotondramavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuria C. Acevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 AOCS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t>
+              <w:t xml:space="preserve">62st International Congress of Meat Science and Technology (ICOMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973736v1</w:t>
+                <w:t xml:space="preserve">hal-01905468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure on cooked ham: a way to increase shelf-life while maintaining high standard quality</w:t>
               </w:r>
@@ -4274,289 +4287,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high pressure on meat products: commercial developments and research trends in food science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation of an edible oleogel to be used as a marinade of a seafood dish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Tonello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+                <w:t xml:space="preserve">Nuria C. Acevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62st International Congress of Meat Science and Technology (ICOMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">2017 AOCS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905468v1</w:t>
+                <w:t xml:space="preserve">hal-01973736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary extract reduces high pressure-induced oxidation of pork meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein and lipid oxidation in pressurized meat: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Guyon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Factory (FF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905481v1</w:t>
+                <w:t xml:space="preserve">hal-01905476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des hautes pressions sur l’oxydation des lipides et des protéines du jambon cuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja-Muriel Rakotondramavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4598,165 +4581,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences du Muscle et de la Technologie de la Viande (JSMTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein and lipid oxidation in pressurized meat: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rosemary extract reduces high pressure-induced oxidation of pork meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Factory (FF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905476v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high pressure treatment on organoleptic characteristics of pork and beef minced meats</w:t>
               </w:r>
@@ -4952,243 +4952,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermal variations induced by electric fields treatments on microorganism destruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to destroy and preserve microorganisms at a high level of temperature by controlling heat kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International CIGR on Food Safety: Advances and trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290138v1</w:t>
+                <w:t xml:space="preserve">hal-05290131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to destroy and preserve microorganisms at a high level of temperature by controlling heat kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of thermal variations induced by electric fields treatments on microorganism destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International CIGR on Food Safety: Advances and trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290131v1</w:t>
+                <w:t xml:space="preserve">hal-05290138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5363,90 +5363,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopréservation et hautes pressions : des outils pour la maîtrise des dangers microbiologiques dans les aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5665,51 +5665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F98C613"/>
+    <w:nsid w:val="183C6A2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5896,51 +5896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-pottier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9884-7116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096148675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Clion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2019.1608986" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rakotondramavo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-018-3159-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02285" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamballerie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duranton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12478" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820343v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2017.1399372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Villamonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-017-2865-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2017.06.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C7DTP87-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808435v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2574-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.146" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0597-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0QF9WF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagorec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-Muriel Rakotondramavo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier-Lucia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Picart-Palmade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestienne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dariche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean lesage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marousez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Amat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria C. Acevedo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tonello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miszczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mougin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El-Din A. Bekhit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02972702v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-pottier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9884-7116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096148675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rakotondramavo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-018-3159-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Clion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2019.1608986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02285" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamballerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duranton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12478" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820343v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2017.1399372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Villamonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-017-2865-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2017.06.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C7DTP87-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808435v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2574-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.146" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0597-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0QF9WF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagorec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-Muriel Rakotondramavo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier-Lucia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Picart-Palmade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestienne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dariche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean lesage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marousez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Amat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tonello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria C. Acevedo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miszczak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mougin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El-Din A. Bekhit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02972702v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>