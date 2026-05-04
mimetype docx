--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -4320,355 +4320,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone sombre au centre du spot d'Arago-Poisson</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restitution hors d'axe du moment angulaire orbital stocké dans des atomes froids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Voisin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t>
+                <w:t xml:space="preserve">Rafael A. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Felinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose W. R. Tabosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ'13 - Colloque sur les Lasers et l'Optique Quantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">OPTIQUE2013/ Coloq 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876435v1</w:t>
+                <w:t xml:space="preserve">hal-00846269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution hors d'axe du moment angulaire orbital stocké dans des atomes froids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael A. de Oliveira</w:t>
+                <w:t xml:space="preserve">Zone sombre au centre du spot d'Arago-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Niemiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE2013/ Coloq 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">COLOQ'13 - Colloque sur les Lasers et l'Optique Quantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846269v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-collinear retrieving of stored orbital angular momentum of light in cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Felinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose W. R. Tabosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IQEC International Quantum Eectronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5314,51 +5314,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABC1F8CA"/>
+    <w:nsid w:val="2B41F9FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5545,51 +5545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-pruvost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7908-4694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02963816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03349873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrann Baker-Rasooli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chopinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063806" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Jelassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/43002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32ECEA1591189B1EE06C7949D8C13ED361C0F206/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barreiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Felinto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W.R. Tabosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.010078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/34001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Martins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5934-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlali Cabrera-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tabosa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000719" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.032514" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Rikken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.003941" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voisin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Niemiec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/54005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W9SZD68D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420289v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Telmini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023613" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00005-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/491FF7D64F486F36A466B1C850A0C30561B763D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pruvost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jelassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/12/125301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172635v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00130-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.062515" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144111v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2795399" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017414v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Suzor-Weiner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jelassi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.032501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.5543" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tuan Duong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Jortner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.61.053408" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Marescaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00233-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R18C0L1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecomte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992161" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B5F97FDD918AE841503F1616A8ED8B550DDC9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahon C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallagher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.62.2365" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard-Bersellini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrann Abobaker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Emile" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Varis de Lesegno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roberto Rios Leite" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V. Klimov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ducloy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. R. Tabosa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voisin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. de Oliveira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felinto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose W. R. Tabosa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bloch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6801657" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679588" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Borba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barreiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tabosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2016.LTu2B.3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris De Lesegno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-pruvost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7908-4694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02963816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03349873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrann Baker-Rasooli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chopinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063806" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Jelassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/43002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32ECEA1591189B1EE06C7949D8C13ED361C0F206/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barreiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Felinto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W.R. Tabosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.010078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/34001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Martins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5934-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlali Cabrera-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tabosa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000719" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.032514" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Rikken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.003941" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voisin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Niemiec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/54005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W9SZD68D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420289v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Telmini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023613" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00005-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/491FF7D64F486F36A466B1C850A0C30561B763D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pruvost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jelassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/12/125301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172635v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00130-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.062515" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144111v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2795399" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017414v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Suzor-Weiner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jelassi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.032501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.5543" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tuan Duong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Jortner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.61.053408" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Marescaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00233-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R18C0L1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecomte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992161" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B5F97FDD918AE841503F1616A8ED8B550DDC9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahon C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallagher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.62.2365" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard-Bersellini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrann Abobaker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Emile" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Varis de Lesegno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roberto Rios Leite" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V. Klimov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ducloy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. R. Tabosa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. de Oliveira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felinto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose W. R. Tabosa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voisin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bloch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6801657" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679588" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Borba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barreiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tabosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2016.LTu2B.3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris De Lesegno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>