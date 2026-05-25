--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,5259 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5207 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Pruvost </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laurence PRUVOSTDR2 LCPMR Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7908-4694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=p25JYF4AAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRELATIONS ELECTRONIQUES DES ETATS DOUBLE-RYDBERG DU BARYUM : CONTRIBUTIONS EXPERIMENTALES ET THEORIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Quantique [quant-ph]. Université de Paris-Sud, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02963816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomes double-Rydberg. Atomes froids : diffusion multiple et optique atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris XI, Orsay, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03349873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital Angular Momentum entanglement by Spontaneous Four Wave Mixing realized in a vapor by vortex beams of same handedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrann Baker-Rasooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex optiques en interaction avec des atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High helicity vortex conversion in a rubidium vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chopinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (6), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.063806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow band amplification of light carrying orbital angular momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Borba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Felinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tabosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (9), pp.10078. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.010078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonances in the rotational constants of Cs2 levels analysed by an improved-Bv-formula associated to a 2-channel model, EPL 115 43002, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonances in the rotational constants of $0_{g}^{-}(6s_{1/2}+6p_{1/2})$ Cs 2 levels analysed by an improved-B v -formula associated to a 2-channel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (4), pp.43002. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/115/43002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow band amplification of light carrying orbital angular momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Borba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Felinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W.R. Tabosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (9), pp.10078. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.010078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the topological charge of vortex beams using a hole wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, EPL, 111 (3), pp.34001. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/111/34001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of orbital angular momenta of light via coherent population oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Felinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (11), pp.2545. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.002545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis retrieval of orbital angular momentum of light stored in cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (4), pp.1123-1128. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-014-5934-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance channeling of cold atoms exiting a 2D magneto-optical trap by a Laguerre–Gaussian laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citlali Cabrera-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Tabosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (3), pp.719. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.000719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly bound 87 Rb 2 ( 5 s 1 / 2 + 5 p 1 / 2 ) 1 g molecules: Hyperfine interaction and LeRoy-Bernstein analysis including linear and nonlinear terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (3), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.89.032514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark zone in the centre of the Arago-Poisson diffraction spot of a helical laser beam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Niemiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (5), pp.54005. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/101/54005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative experimental evidence for magneto-orbital dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Rikken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.3941-3945. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.003941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeply bound cold caesium molecules formed after 0−g resonant coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (42), pp.18910. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21488H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein condensation in dark power-law laser traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.023613. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.023613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atom guidance by a holographically-generated Laguerre-Gaussian laser mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (1), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00005-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly bound (6s1/2 + 6p1/2)0g Cs2 levels analysed using the vibrational quantum defect: detection of two deeply bound (6s1/2 + 6p3/2)0g levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jelassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (12), pp.125301. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/43/12/125301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled deflection of cold atomic clouds and of Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.343. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reexamination of the LeRoy-Bernstein formula for weakly bound molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (6), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.062515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Devices for Cold Atoms and Bose-Einstein Condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 935, pp.10. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2795399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a cold atom beam splitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (2), pp.023620. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.023620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017414v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassociation spectroscopy of Rb 2 87 ( 5 s 1 ∕ 2 + 5 p 1 ∕ 2 ) 0 g − long-range molecular states: Analysis by Lu-Fano graph and improved LeRoy-Bernstein formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (3), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.73.032501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atom Beam Splitter Realized with Two Crossing Dipole Guides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demascoth Kadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 85 (26), pp.5543-5546. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.85.5543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion and cooling of a bright rubidium three-dimensional optical molasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Tuan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Jortner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61 (5), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.61.053408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding and cooling of cold atoms in a dipole guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Marescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Tuan Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 166 (1-6), pp.199-209. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0030-4018(99)00233-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High l double-Rydberg states 7d5/2nl of barium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (4), pp.715-725. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1992161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00247667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High angular momentum 6pnl and 6dnl doubly excited Rydberg states of barium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahon C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of an electronic correlation for double-Rydberg states of barium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 62 (20), pp.2365-2368. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.62.2365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'irradiation sélective d'une surface, R. Farcy, L. Pruvost, A. Bersellini, Brevet n° 01 08256 déposé le 22 juin 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picard-Bersellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 01 08256. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making entanglement between photonic Orbital Angular Momenta by Spontaneous Four Wave Mixing in an atomic vapor (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrann Abobaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la charge topologique d'un faisceau twisté à l'aide d'une roue ajourée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Varis de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les lasers et l'optique quantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring OAM to atomic states trough forbidden transitions or also from beam to beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Roberto Rios Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily V. Klimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ducloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. R. Tabosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Physique et applications du Moment Angulaire Orbital (OAM) d'une onde électromagnétique en radio et en optique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR ( Christian Briousseau), Dec 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-collinear retrieving of stored orbital angular momentum of light in cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Felinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Conference on Lasers &amp; Electro-Optics Europe &amp; International Quantum Electronics Conference CLEO EUROPE/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2013.6801657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone sombre au centre du spot d'Arago-Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Niemiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ'13 - Colloque sur les Lasers et l'Optique Quantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution hors d'axe du moment angulaire orbital stocké dans des atomes froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael A. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Felinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose W. R. Tabosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE2013/ Coloq 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-collinear retrieving of stored orbital angular momentum of light in cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael A. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Felinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose W. R. Tabosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IQEC International Quantum Eectronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulomb-like force induced by radiation trapping in a cold atom cloud , proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL TOPICAL CONFERENCE ON PLASMA SCIENCE: Strongly Coupled Ultra-Cold and Quantum Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbon, France. pp.80-92, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3679588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman amplification of light carrying orbital angular momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Borba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Tabosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Medellin, France. OSA, pp.LTu2B.3, 2016, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LAOP.2016.LTu2B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone sombre au centre du spot d’Arago Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Niemiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris De Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5314,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B41F9FB"/>
+    <w:nsid w:val="D4286E00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5545,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-pruvost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7908-4694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02963816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03349873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrann Baker-Rasooli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chopinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063806" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Jelassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/43002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32ECEA1591189B1EE06C7949D8C13ED361C0F206/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barreiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Felinto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W.R. Tabosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.010078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/34001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Martins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5934-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlali Cabrera-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tabosa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000719" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.032514" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Rikken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.003941" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voisin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Niemiec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/54005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W9SZD68D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420289v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Telmini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023613" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00005-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/491FF7D64F486F36A466B1C850A0C30561B763D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pruvost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jelassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/12/125301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172635v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00130-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.062515" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144111v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2795399" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017414v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Suzor-Weiner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jelassi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.032501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.5543" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tuan Duong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Jortner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.61.053408" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Marescaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00233-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R18C0L1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecomte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992161" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B5F97FDD918AE841503F1616A8ED8B550DDC9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahon C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallagher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.62.2365" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard-Bersellini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrann Abobaker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Emile" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Varis de Lesegno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roberto Rios Leite" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V. Klimov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ducloy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. R. Tabosa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. de Oliveira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felinto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose W. R. Tabosa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voisin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bloch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6801657" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679588" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Borba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barreiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tabosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2016.LTu2B.3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris De Lesegno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-pruvost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7908-4694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=p25JYF4AAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02963816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pruvost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03349873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306168v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrann Baker-Rasooli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chopinaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barreiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Felinto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.010078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Jelassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/43002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32ECEA1591189B1EE06C7949D8C13ED361C0F206/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W.R. Tabosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/34001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Almeida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Martins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002545" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5934-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlali Cabrera-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tabosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000719" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.032514" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Niemiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/54005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W9SZD68D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Rikken" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.003941" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420289v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Telmini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023613" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mestre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00005-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/491FF7D64F486F36A466B1C850A0C30561B763D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pruvost" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jelassi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/12/125301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172635v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00130-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.062515" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144111v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2795399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017414v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Suzor-Weiner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023620" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jelassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.032501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.5543" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tuan Duong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Jortner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.61.053408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Marescaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00233-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R18C0L1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecomte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B5F97FDD918AE841503F1616A8ED8B550DDC9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahon C" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallagher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.62.2365" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard-Bersellini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrann Abobaker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Emile" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Varis de Lesegno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brousseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roberto Rios Leite" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V. Klimov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ducloy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. R. Tabosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bloch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6801657" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voisin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. de Oliveira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felinto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose W. R. Tabosa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679588" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348437v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Borba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barreiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tabosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2016.LTu2B.3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris De Lesegno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>