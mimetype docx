--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -366,676 +366,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data paper: Milk production, body weight and body condition score during lactation in dairy goats: time-series data and model-based curves from two French herds</w:t>
+                <w:t xml:space="preserve">Resilience and Robustness in the Service of Longevity and Sustainable Efficiency in Dairy Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gafsi</w:t>
+                <w:t xml:space="preserve">Marie Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bidan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100121⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.229-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-animal-041125-111332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455362v1</w:t>
+                <w:t xml:space="preserve">hal-05455368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and Robustness in the Service of Longevity and Sustainable Efficiency in Dairy Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data paper: Milk production, body weight and body condition score during lactation in dairy goats: time-series data and model-based curves from two French herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ithurbide</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouquet</w:t>
+                <w:t xml:space="preserve">Fabrice Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (1), pp.229-250. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.100121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-animal-041125-111332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05455368v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordre de distribution de deux fourrages chez la chèvre : effets sur l’ingestion, la production et le comportement alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring how milk production, body weight and body condition dynamics affect reproductive success after artificial insemination in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Delagarde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Caillat</w:t>
+                <w:t xml:space="preserve">F. Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234, pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087086v1</w:t>
+                <w:t xml:space="preserve">hal-04847967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacing mechanistic and breeding scheme simulation to predict selection response on lactation efficiency in dairy cows under different nutritional environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Slagboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Bouquet</w:t>
+                <w:t xml:space="preserve">Jan R. Thomasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57 (1), pp.68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-025-01013-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring how milk production, body weight and body condition dynamics affect reproductive success after artificial insemination in dairy goats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">Ordre de distribution de deux fourrages chez la chèvre : effets sur l’ingestion, la production et le comportement alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bidan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261, pp.55-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847967v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life reproductive investment affects longevity in ewes</w:t>
               </w:r>
@@ -1155,103 +1155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquence de distribution des fourrages chez la chèvre laitière : effets sur l’ingestion, la production et le comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 261, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1328,51 +1328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ducro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (12), pp.101716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1419,90 +1419,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de la composition chimique du fourrage ingéré par des chèvres laitières selon sa nature et le taux de refus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 261, pp.69-82</w:t>
@@ -1659,291 +1659,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of performance patterns in dairy goats: multi-scale analysis of the lactation curves of milk yield, body condition score and body weight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of selected plasma metabolites to a two-day nutritional challenge of goats divergently selected for functional longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gindri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gafsi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Ithurbide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.449⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-23908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724662v1</w:t>
+                <w:t xml:space="preserve">hal-04541954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of selected plasma metabolites to a two-day nutritional challenge of goats divergently selected for functional longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gindri</w:t>
+                <w:t xml:space="preserve">Diversity of performance patterns in dairy goats: multi-scale analysis of the lactation curves of milk yield, body condition score and body weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ithurbide</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-23908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541954v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional-scale trade-offs among beef production, emissions and land use impacts: A cattle diet composition perspective</w:t>
               </w:r>
@@ -2059,51 +2059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined mechanistic and genetic modelling to benchmark body reserve traits as proxies of dairy cows’ lifetime efficiency in grass-based production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Slagboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2111,51 +2111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Thomasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (1), pp.101035. </w:t>
@@ -2457,51 +2457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pastell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,90 +2716,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of reproduction success, growth and milk trajectories and response to nutritional challenge in two Alpine goat lines selected on divergent longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (11), pp.101004. </w:t>
@@ -2967,90 +2967,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon footprint based on lifetime productivity for future cows selected for resilience to climate-related disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 106 (12), pp.8953-8968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3110,51 +3110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (1), pp.73-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3188,51 +3188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling genetic and mechanistic models to benchmark selection strategies for feed efficiency in dairy cows: sensitivity analysis validating this novel approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Slagboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,51 +3240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Thomasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (1), pp.100017. </w:t>
@@ -3599,51 +3599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), pp.100074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4269,51 +4269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (04), pp.701 - 712. </w:t>
@@ -4349,356 +4349,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model as a tool to describe the variability of lifetime body weight trajectories in livestock females</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method of biophysical allocation in LCA of livestock co-products: modeling metabolic energy requirements of body-tissue growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2017.1803⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), pp.883-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-016-1201-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813774v1</w:t>
+                <w:t xml:space="preserve">hal-02628896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method of biophysical allocation in LCA of livestock co-products: modeling metabolic energy requirements of body-tissue growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">Review: Deciphering animal robustness. A synthesis to facilitate its use in livestock breeding and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-016-1201-y⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (12), pp.2237 - 2251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111700088X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02628896v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Deciphering animal robustness. A synthesis to facilitate its use in livestock breeding and management</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic model as a tool to describe the variability of lifetime body weight trajectories in livestock females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (12), pp.2237 - 2251. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (11), pp.4846 - 4856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173111700088X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas2017.1803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01813761v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the relative roles of resource acquisition and allocation on animal feed efficiency: insights from a dairy cow model</w:t>
               </w:r>
@@ -4801,51 +4801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling PCB tranfer into hen eggs: Influence of physiological characteristics of the animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,51 +5431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing efﬁciency into the analysis of individual lifetime performance variability: a key to assess herd management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5529,239 +5529,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts et limites de la prise en compte de la variabilité individuelle dans les modèles de fonctionnement de troupeau</w:t>
+                <w:t xml:space="preserve">An individual-based model simulating goat response variability and long term herd performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (12), pp.2084-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173502v1</w:t>
+                <w:t xml:space="preserve">hal-01173513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual-based model simulating goat response variability and long term herd performance</w:t>
+                <w:t xml:space="preserve">Intérêts et limites de la prise en compte de la variabilité individuelle dans les modèles de fonctionnement de troupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.255-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110001059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173513v1</w:t>
+                <w:t xml:space="preserve">hal-01173502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How models contribute to livestock farming system research: overview of recent advances</w:t>
               </w:r>
@@ -5855,51 +5855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple representation of physiological regulations in a model of lactating female: application to the dairy goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6246,51 +6246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM: Perturbed Lactation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6367,64 +6367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of indoor forage feeding strategies on utilization in dairy goats: a collaborative effort between research and practitioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6479,77 +6479,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des modalités de distribution des fourrages sur leur valorisation chez la chèvre laitière : une approche combinée entre acteurs du terrain et de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6723,567 +6723,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do cows with less perturbed lactation curves stay longer in the herd?</w:t>
+                <w:t xml:space="preserve">Modelling adaptation strategies to climate change in Mediterranean small ruminant systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Abdelkrim Ahmed</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Lobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Blanco-Alibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Martin-Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Annuel AtmosPHASE Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, Aug 2023, Lyon, France. p. 652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720780v1</w:t>
+                <w:t xml:space="preserve">hal-04661285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling adaptation strategies to climate change in Mediterranean small ruminant systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do cows with less perturbed lactation curves stay longer in the herd?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Blanco-Alibes</w:t>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Martin-Collado</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ben Abdelkrim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, Aug 2023, Lyon, France. p. 652</w:t>
+              <w:t xml:space="preserve">Séminaire Annuel AtmosPHASE Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661285v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic modelling of nutrient partitioning: from the seed sown by D. Sauvant to future prospects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of climatic disturbances on the lactation curve in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Harnois Gremmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.323</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199149v1</w:t>
+                <w:t xml:space="preserve">hal-04421757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">70. Identifying diversity in cattle performance using Bayesian inference and a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.328-331, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of climatic disturbances on the lactation curve in dairy goats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systemic modelling of nutrient partitioning: from the seed sown by D. Sauvant to future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of European Federation for Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421757v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual adaptive responses of meat ewes facing an abrupt nutritional challenge after lambing</w:t>
               </w:r>
@@ -7386,103 +7386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A good start for a good productive life as a dairy goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023, American Dairy Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada</w:t>
@@ -7505,325 +7505,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">55. Mechanistic-based prediction of selection response on resilience and feed efficiency traits in dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rusticité, robustesse, résilience, adaptation : vision de physiologistes modélisateurs sur ces concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bouquet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire « Races rustiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127527v1</w:t>
+                <w:t xml:space="preserve">hal-04887767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rusticité, robustesse, résilience, adaptation : vision de physiologistes modélisateurs sur ces concepts</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">55. Mechanistic-based prediction of selection response on resilience and feed efficiency traits in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Slagboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thomasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Races rustiques »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.268-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887767v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic interplay between reproduction, milk production and body reserves in Alpine goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual Meeting of European Federation for Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
@@ -7846,411 +7846,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term adaptive capacity of dairy goats to a two-days nutritional challenge</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationships between fertility after artificial insemination, milk production dynamics, body reserves and heat stress in Alpine dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of European Federation for Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.372-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421746v1</w:t>
+                <w:t xml:space="preserve">hal-04039512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between fertility after artificial insemination, milk production dynamics, body reserves and heat stress in Alpine dairy goats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territorial-scale trade-offs of livestock performance: cattle diet composition perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.372-376</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039512v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial-scale trade-offs of livestock performance: cattle diet composition perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Pinsard</w:t>
+                <w:t xml:space="preserve">Short-term adaptive capacity of dairy goats to a two-days nutritional challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gindri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of European Federation for Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">73. Annual Meeting of European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421743v1</w:t>
+                <w:t xml:space="preserve">hal-04421746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a tool to explore adaptation of Mediterranean sheep farming systems to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8318,51 +8318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of energy allocation to predict adaptive capacities in meat sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8637,51 +8637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term impacts of selecting for resilience: combined genetic and systemic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8689,51 +8689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ramirez-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Slagboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual Meeting of European Federation for Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t>
@@ -8939,90 +8939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’herbe : un atout pour les élevages caprins laitiers en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9224,51 +9224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aboul-Naga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Atti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9323,51 +9323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives des activités de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9470,51 +9470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of European Federation for Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9578,51 +9578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9658,264 +9658,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More from less: reaping benefits from biology and management at all farming system levels</w:t>
+                <w:t xml:space="preserve">Analyzing the spatial variation of crop and livestock balance on a nation-wide gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedro Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of European Federation for Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842085v1</w:t>
+                <w:t xml:space="preserve">hal-02738128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the spatial variation of crop and livestock balance on a nation-wide gradient</w:t>
+                <w:t xml:space="preserve">More from less: reaping benefits from biology and management at all farming system levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of European Federation for Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738128v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biophysical allocation rule for meat products, based on energy requirements of body-tissue growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9979,51 +9979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’une architecture générique de modélisation du fonctionnement d’un système d’élevage : le projet ArchiMod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10087,51 +10087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchiMod: a metamodel of farming systems functioning to address future livestock challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10182,64 +10182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’allocation biophysique, une alternative pour la répartition des impacts environnementaux des produits carnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10601,51 +10601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling framework to evaluate benefits of animal adaptive capacity for livestock farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10690,234 +10690,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation quantitative de la robustesse des animaux et du troupeau : quels principes retenir ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ollion</w:t>
+                <w:t xml:space="preserve">A model as a tool to describe the variability of lifetime body weight trajectories in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.265-272</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting European Assocation of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019155v1</w:t>
+                <w:t xml:space="preserve">hal-02745684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model as a tool to describe the variability of lifetime body weight trajectories in dairy goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">Evaluation quantitative de la robustesse des animaux et du troupeau : quels principes retenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting European Assocation of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.265-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745684v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification as a way to reduce cattle greenhouse gas emissions: a question of scale</w:t>
               </w:r>
@@ -11037,64 +11037,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11443,51 +11443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating feeding and reproductive management : a modelling approach to assess dairy goat herd performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11646,51 +11646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of production potential expression under different management practices with a dynamic individual based herd model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11754,51 +11754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des carrières des chèvres laitières et pratiques d’alimentation et de reproduction : approche par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11875,51 +11875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12199,51 +12199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple modelling approach of regulations in enegy partitioning for the lactating female: application to the dairy goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12307,51 +12307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling lactation curves in the dairy goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12650,51 +12650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of herd functional diversity on Mediterranean agropastoral dairy systems’ performance in a changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13034,51 +13034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
@@ -13146,51 +13146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13245,90 +13245,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation quantitative de la robustesse des vaches et du troupeau laitier : quels principes retenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques nationales. Elevage biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Chateauroux, France. , 2014, Sélection animale, diversité génétique et agriculture biologique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13648,51 +13648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of two feeding strategies with a herd model integrating individual variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13784,51 +13784,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactation curve model with explicit representation of perturbations as a phenotyping tool for dairy livestock precision farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Abdelkrim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puillet Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13917,77 +13917,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific manuscript and source code of prediction models for trade-offs under nutritional and infectious challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gindri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14630,51 +14630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D036D33E"/>
+    <w:nsid w:val="249E805C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14861,51 +14861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-puillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2358-7302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156591170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2920-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Kierkegaard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. &#197;by" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Steinheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gafsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-041125-111332" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Slagboom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R. Thomasen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kargo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01013-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.12.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Friggens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Holand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klemetsdal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101504" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van der Linden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101716" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gindri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101153" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.449" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pires" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rupp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23908" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhen Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slagboom" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Thomasen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Lafon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txad141" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100799" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222497v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Hern&#225;ndez-Castellano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giromini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tretola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herskin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100920" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23492" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5492" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100431" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Amer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19610" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100074" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1803" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1201-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813761v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111700088X" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0251-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173677v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2781" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NQM2MJN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.04.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000065v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2012.25.3.3216" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NXD5X97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000162X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173502v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173513v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001059" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001140" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662201v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0117" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361321v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Kierkegaard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. &#197;by" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122345v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fanca" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Klemetsdal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720780v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelkrim Ahmed" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661285v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lob&#243;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Douhard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanco-Alibes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin-Collado" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ramirez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421757v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Harnois Gremmo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421760v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127527v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Slagboom" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thomasen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kargo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_55" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887767v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421744v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421746v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039512v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gafsi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788187v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Madrid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Curtil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lob&#243;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421497v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421492v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bengtsson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421487v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Amer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166464v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421485v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Verges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262318v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboul-Naga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Atti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398067v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421480v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842085v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356578v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366574v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430442v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842091v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792874v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744970v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;ale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019155v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745684v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747204v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561459v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019078v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001275v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186824v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173586v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173512v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173541v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173589v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173461v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173451v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00193838v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sra&#239;ri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173456v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00194960v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760572v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346380v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301139v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Hossain Ataei" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421756v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738243v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173651v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173642v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173543v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-712-7_38" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447894v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puillet Laurence" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Pierre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889881v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00619406v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0009" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-puillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2358-7302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156591170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2920-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Kierkegaard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. &#197;by" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Steinheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-041125-111332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gafsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.12.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Slagboom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R. Thomasen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kargo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01013-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Friggens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Holand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klemetsdal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101504" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van der Linden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101716" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gindri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101153" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pires" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rupp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23908" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.449" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhen Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slagboom" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Thomasen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Lafon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txad141" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100799" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222497v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Hern&#225;ndez-Castellano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giromini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tretola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herskin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100920" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23492" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5492" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100431" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Amer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19610" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100074" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1201-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111700088X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1803" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0251-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173677v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2781" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NQM2MJN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.04.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000065v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2012.25.3.3216" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NXD5X97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000162X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001140" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662201v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0117" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361321v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Kierkegaard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. &#197;by" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122345v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fanca" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Klemetsdal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lob&#243;n" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Douhard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanco-Alibes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin-Collado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720780v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelkrim Ahmed" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421757v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Harnois Gremmo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127522v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ramirez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199149v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421760v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127527v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Slagboom" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thomasen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kargo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_55" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421744v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gafsi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legris" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421743v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421746v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788187v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Madrid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Curtil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lob&#243;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421497v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421492v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bengtsson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421487v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Amer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166464v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421485v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Verges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262318v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboul-Naga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Atti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398067v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421480v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356578v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366574v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430442v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842091v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792874v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744970v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;ale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745684v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019155v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747204v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561459v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019078v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001275v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186824v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173586v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173512v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173541v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173589v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173461v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173451v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00193838v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sra&#239;ri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173456v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00194960v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760572v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346380v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301139v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Hossain Ataei" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421756v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738243v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173651v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173642v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173543v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-712-7_38" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447894v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puillet Laurence" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Pierre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889881v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00619406v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0009" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>