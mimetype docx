--- v1 (2026-04-10)
+++ v2 (2026-05-14)
@@ -202,5902 +202,6036 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method: Modelling resource acquisition and allocation – extension and calibration of a cow model to a sheep</w:t>
+                <w:t xml:space="preserve">Resilience and Robustness in the Service of Longevity and Sustainable Efficiency in Dairy Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Kierkegaard</w:t>
+                <w:t xml:space="preserve">Marie Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 5, pp.100123. </w:t>
+              <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.229-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-animal-041125-111332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455359v1</w:t>
+                <w:t xml:space="preserve">hal-05455368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and Robustness in the Service of Longevity and Sustainable Efficiency in Dairy Production</w:t>
+                <w:t xml:space="preserve">Data paper: Milk production, body weight and body condition score during lactation in dairy goats: time-series data and model-based curves from two French herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ithurbide</w:t>
+                <w:t xml:space="preserve">Nicolas Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouquet</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fabrice Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-animal-041125-111332⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.100121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455368v1</w:t>
+                <w:t xml:space="preserve">hal-05455362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data paper: Milk production, body weight and body condition score during lactation in dairy goats: time-series data and model-based curves from two French herds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method: Modelling resource acquisition and allocation – extension and calibration of a cow model to a sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">L.S. Kierkegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bidan</w:t>
+                <w:t xml:space="preserve">B.A. Åby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">G. Steinheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 5, pp.100121. </w:t>
+              <w:t xml:space="preserve">, 2026, 5, pp.100123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05455362v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring how milk production, body weight and body condition dynamics affect reproductive success after artificial insemination in dairy goats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forage feeding practices in goat farming: developing strategies for labor efficiency and animal performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bidan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bertrand Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.12.005⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39 (1), pp.9458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847967v1</w:t>
+                <w:t xml:space="preserve">hal-05594487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacing mechanistic and breeding scheme simulation to predict selection response on lactation efficiency in dairy cows under different nutritional environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan R. Thomasen</w:t>
+                <w:t xml:space="preserve">Early life reproductive investment affects longevity in ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Kierkegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kargo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Steinheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ø. Holand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Klemetsdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-025-01013-w⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (5), pp.101504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387230v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordre de distribution de deux fourrages chez la chèvre : effets sur l’ingestion, la production et le comportement alimentaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploring how milk production, body weight and body condition dynamics affect reproductive success after artificial insemination in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234, pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087086v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life reproductive investment affects longevity in ewes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacing mechanistic and breeding scheme simulation to predict selection response on lactation efficiency in dairy cows under different nutritional environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.C. Friggens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Steinheim</w:t>
+                <w:t xml:space="preserve">Alban Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ø. Holand</w:t>
+                <w:t xml:space="preserve">Margot Slagboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Klemetsdal</w:t>
+                <w:t xml:space="preserve">Jan R. Thomasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101504⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-025-01013-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122259v1</w:t>
+                <w:t xml:space="preserve">hal-05387230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréquence de distribution des fourrages chez la chèvre laitière : effets sur l’ingestion, la production et le comportement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Ordre de distribution de deux fourrages chez la chèvre : effets sur l’ingestion, la production et le comportement alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 261, pp.43-54</w:t>
+              <w:t xml:space="preserve">, 2025, 261, pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087116v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing future economic and environmental impacts of selecting resilient dairy cows using integrated mechanistic and genetic modelling</w:t>
+                <w:t xml:space="preserve">Fréquence de distribution des fourrages chez la chèvre laitière : effets sur l’ingestion, la production et le comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Shi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bouquet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261, pp.43-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455346v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision de la composition chimique du fourrage ingéré par des chèvres laitières selon sa nature et le taux de refus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing future economic and environmental impacts of selecting resilient dairy cows using integrated mechanistic and genetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guyard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">B. Ducro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.101716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087156v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key determinants of adaptive strategies of goats to a 2-day nutritional challenge during early lactation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Larsen</w:t>
+                <w:t xml:space="preserve">Prévision de la composition chimique du fourrage ingéré par des chèvres laitières selon sa nature et le taux de refus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261, pp.69-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594261v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of selected plasma metabolites to a two-day nutritional challenge of goats divergently selected for functional longevity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional-scale trade-offs among beef production, emissions and land use impacts: A cattle diet composition perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-23908⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.104048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541954v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of performance patterns in dairy goats: multi-scale analysis of the lactation curves of milk yield, body condition score and body weight</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Responses of selected plasma metabolites to a two-day nutritional challenge of goats divergently selected for functional longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gindri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ithurbide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-23908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724662v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional-scale trade-offs among beef production, emissions and land use impacts: A cattle diet composition perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diversity of performance patterns in dairy goats: multi-scale analysis of the lactation curves of milk yield, body condition score and body weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesco Accatino</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104048⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664277v1</w:t>
+                <w:t xml:space="preserve">hal-04724662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined mechanistic and genetic modelling to benchmark body reserve traits as proxies of dairy cows’ lifetime efficiency in grass-based production systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Key determinants of adaptive strategies of goats to a 2-day nutritional challenge during early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gindri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Kargo</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 18 (1), pp.101035. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101035⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392785v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term responses of meat ewes facing an acute nutritional challenge in early-mid lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gindri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliel González-García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Gindri</w:t>
+                <w:t xml:space="preserve">Noëllie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Douls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Animal Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/tas/txad141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to estimate the environmentally attainable intake of dairy cows in constraining environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Ramirez-Agudelo</w:t>
+                <w:t xml:space="preserve">Combined mechanistic and genetic modelling to benchmark body reserve traits as proxies of dairy cows’ lifetime efficiency in grass-based production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Slagboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Thomasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (7), pp.100799. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100799⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.101035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130956v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework to estimate the environmentally attainable intake of dairy cows in constraining environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ramirez-Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.100799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04214047v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Selected keynote lectures of the 73rd annual meeting of the European Federation of Animal Science (Porto, Portugal)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Herskin</w:t>
+                <w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pastell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (Supplement 2), pp.100920. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100920⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04222497v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of reproduction success, growth and milk trajectories and response to nutritional challenge in two Alpine goat lines selected on divergent longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (11), pp.101004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference for parameter identification in mechanistic models, exemplified using a cow lifetime performance model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Editorial: Selected keynote lectures of the 73rd annual meeting of the European Federation of Animal Science (Porto, Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L E Hernández-Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giromini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tretola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Herskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100054⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (Supplement 2), pp.100920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392783v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon footprint based on lifetime productivity for future cows selected for resilience to climate-related disturbances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Puillet</w:t>
+                <w:t xml:space="preserve">Bayesian inference for parameter identification in mechanistic models, exemplified using a cow lifetime performance model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ramirez-Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-23492⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421455v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal extension of the INRA 2018 goat model. 2. Dynamic changes of body reserves, body weight and body condition score throughout a whole productive cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bluet</w:t>
+                <w:t xml:space="preserve">Carbon footprint based on lifetime productivity for future cows selected for resilience to climate-related disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rydhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5492⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (12), pp.8953-8968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-23492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738460v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling genetic and mechanistic models to benchmark selection strategies for feed efficiency in dairy cows: sensitivity analysis validating this novel approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal extension of the INRA 2018 goat model. 2. Dynamic changes of body reserves, body weight and body condition score throughout a whole productive cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (1), pp.100017. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.73-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392781v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialising and intensifying cattle production for better efficiency and less global warming: contrasting results for milk and meat co-production at different scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+                <w:t xml:space="preserve">Coupling genetic and mechanistic models to benchmark selection strategies for feed efficiency in dairy cows: sensitivity analysis validating this novel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Slagboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Thomasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100431⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513868v1</w:t>
+                <w:t xml:space="preserve">hal-04392781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring underlying drivers of genotype by environment interactions in feed efficiency traits for dairy cattle with a mechanistic model involving energy acquisition and allocation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Specialising and intensifying cattle production for better efficiency and less global warming: contrasting results for milk and meat co-production at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P R Amer</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agneta Forslund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-19610⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.100431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03185854v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactation curve model with explicit representation of perturbations as a phenotyping tool for dairy livestock precision farming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t>
+                <w:t xml:space="preserve">Exploring underlying drivers of genotype by environment interactions in feed efficiency traits for dairy cattle with a mechanistic model involving energy acquisition and allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P R Amer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.5805-5816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-19610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190700v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Lactation curve model with explicit representation of perturbations as a phenotyping tool for dairy livestock precision farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.100074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02930201v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of polyculture on behaviour and production of pikeperch in recirculation systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Nahon</w:t>
+                <w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100333⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02895305v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer la diversité animale dans les systèmes d’élevage : laquelle, comment et pour quels bénéfices ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
+                <w:t xml:space="preserve">The effects of polyculture on behaviour and production of pikeperch in recirculation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abregal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2496⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619341v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels équilibres végétal/animal en France métropolitaine, aux échelles nationale et « petite région agricole » ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gérer la diversité animale dans les systèmes d’élevage : laquelle, comment et pour quels bénéfices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joao-Pedro Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (4), pp.353-364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2374⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.263-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154645v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: to be or not to be an identifiable model. Is this a relevant question in animal science modelling?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quels équilibres végétal/animal en France métropolitaine, aux échelles nationale et « petite région agricole » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao-Pedro Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117002774⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.353-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01526307v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method of biophysical allocation in LCA of livestock co-products: modeling metabolic energy requirements of body-tissue growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Review: to be or not to be an identifiable model. Is this a relevant question in animal science modelling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-016-1201-y⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (04), pp.701 - 712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117002774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02628896v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Deciphering animal robustness. A synthesis to facilitate its use in livestock breeding and management</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A new method of biophysical allocation in LCA of livestock co-products: modeling metabolic energy requirements of body-tissue growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111700088X⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), pp.883-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-016-1201-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01813761v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model as a tool to describe the variability of lifetime body weight trajectories in livestock females</w:t>
+                <w:t xml:space="preserve">Review: Deciphering animal robustness. A synthesis to facilitate its use in livestock breeding and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (11), pp.4846 - 4856. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (12), pp.2237 - 2251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas2017.1803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175173111700088X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01813774v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the relative roles of resource acquisition and allocation on animal feed efficiency: insights from a dairy cow model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A dynamic model as a tool to describe the variability of lifetime body weight trajectories in livestock females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-016-0251-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (11), pp.4846 - 4856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2017.1803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413578v1</w:t>
+                <w:t xml:space="preserve">hal-01813774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling PCB tranfer into hen eggs: Influence of physiological characteristics of the animal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Travel</w:t>
+                <w:t xml:space="preserve">Disentangling the relative roles of resource acquisition and allocation on animal feed efficiency: insights from a dairy cow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Réale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.2781⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-016-0251-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173677v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cattle population as lifetime trajectories driven by management options</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling PCB tranfer into hen eggs: Influence of physiological characteristics of the animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2014.04.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (1), pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.2781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173633v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation des recommandations alimentaires pour les chèvres laitières</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling cattle population as lifetime trajectories driven by management options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165, pp.167-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2014.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000065v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'un modèle du fonctionnement du troupeau pour évaluer la production laitière et l'efficacité alimentaire en élevage caprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (3), pp.291-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2012.25.3.3216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria performance and sustainability in livestock farming systems: Functional diversity matters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Actualisation des recommandations alimentaires pour les chèvres laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Meschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (3), pp.259-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000359v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing efﬁciency into the analysis of individual lifetime performance variability: a key to assess herd management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multicriteria performance and sustainability in livestock farming systems: Functional diversity matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111000162X⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (1-2), pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137029v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual-based model simulating goat response variability and long term herd performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Introducing efﬁciency into the analysis of individual lifetime performance variability: a key to assess herd management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (12), pp.2084-2098. </w:t>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.123-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110001059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175173111000162X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173513v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts et limites de la prise en compte de la variabilité individuelle dans les modèles de fonctionnement de troupeau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An individual-based model simulating goat response variability and long term herd performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (12), pp.2084-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173502v1</w:t>
+                <w:t xml:space="preserve">hal-01173513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How models contribute to livestock farming system research: overview of recent advances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Intérêts et limites de la prise en compte de la variabilité individuelle dans les modèles de fonctionnement de troupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 91, pp.293-306</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.255-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421463v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple representation of physiological regulations in a model of lactating female: application to the dairy goat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How models contribute to livestock farming system research: overview of recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91, pp.293-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731107001140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173460v1</w:t>
+                <w:t xml:space="preserve">hal-04421463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simple representation of physiological regulations in a model of lactating female: application to the dairy goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.235-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107001140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de coordination entre industriel, éleveurs et périmètre irrigué dans un bassin de collecte laitier au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taher Sraïri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (4), pp.265-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/agr.2007.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6107,6513 +6241,6513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How harsh environmental conditions affect lifetime efficiency in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. S. Kierkegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Åby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ø. Holand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Klemetsdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM: Perturbed Lactation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar Time-ID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of indoor forage feeding strategies on utilization in dairy goats: a collaborative effort between research and practitioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des modalités de distribution des fourrages sur leur valorisation chez la chèvre laitière : une approche combinée entre acteurs du terrain et de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of reproduction on longevity of ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. S. Kierkegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Steinheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ø. Holand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Klemetsdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling adaptation strategies to climate change in Mediterranean small ruminant systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual adaptive responses of meat ewes facing an abrupt nutritional challenge after lambing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Douhard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gindri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, Aug 2023, Lyon, France. p. 652</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.755, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661285v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do cows with less perturbed lactation curves stay longer in the herd?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influence of climatic disturbances on the lactation curve in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Harnois Gremmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Annuel AtmosPHASE Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720780v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of climatic disturbances on the lactation curve in dairy goats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">70. Identifying diversity in cattle performance using Bayesian inference and a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of European Federation for Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.328-331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421757v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">70. Identifying diversity in cattle performance using Bayesian inference and a model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Systemic modelling of nutrient partitioning: from the seed sown by D. Sauvant to future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127522v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic modelling of nutrient partitioning: from the seed sown by D. Sauvant to future prospects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling adaptation strategies to climate change in Mediterranean small ruminant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Blanco-Alibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Martin-Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.323</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, Aug 2023, Lyon, France. p. 652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199149v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual adaptive responses of meat ewes facing an abrupt nutritional challenge after lambing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Do cows with less perturbed lactation curves stay longer in the herd?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Abdelkrim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire Annuel AtmosPHASE Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04195713v1</w:t>
+                <w:t xml:space="preserve">hal-04720780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A good start for a good productive life as a dairy goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023, American Dairy Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rusticité, robustesse, résilience, adaptation : vision de physiologistes modélisateurs sur ces concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">55. Mechanistic-based prediction of selection response on resilience and feed efficiency traits in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Slagboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thomasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Races rustiques »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.268-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887767v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">55. Mechanistic-based prediction of selection response on resilience and feed efficiency traits in dairy cattle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rusticité, robustesse, résilience, adaptation : vision de physiologistes modélisateurs sur ces concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire « Races rustiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127527v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic interplay between reproduction, milk production and body reserves in Alpine goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual Meeting of European Federation for Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between fertility after artificial insemination, milk production dynamics, body reserves and heat stress in Alpine dairy goats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Legris</w:t>
+                <w:t xml:space="preserve">Modelling as a tool to explore adaptation of Mediterranean sheep farming systems to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Martin</w:t>
+                <w:t xml:space="preserve">A Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.372-376</w:t>
+              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039512v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial-scale trade-offs of livestock performance: cattle diet composition perspective</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationships between fertility after artificial insemination, milk production dynamics, body reserves and heat stress in Alpine dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of European Federation for Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.372-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421743v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term adaptive capacity of dairy goats to a two-days nutritional challenge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Territorial-scale trade-offs of livestock performance: cattle diet composition perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of European Federation for Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421746v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling as a tool to explore adaptation of Mediterranean sheep farming systems to climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+                <w:t xml:space="preserve">Short-term adaptive capacity of dairy goats to a two-days nutritional challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gindri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">73. Annual Meeting of European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788187v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of energy allocation to predict adaptive capacities in meat sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bench-testing future systems: combining genetics, nutrition and farm-types to predict outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual Meeting of European Federation for Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term impacts of selecting for resilience: combined genetic and systemic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ramirez-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Slagboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual Meeting of European Federation for Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and novel metrics of multi-dimensional tools at farm/regional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual Meeting of European Federation for Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of genotype-environment interactions on short and long-term feed efficiency in dairy cows</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’herbe : un atout pour les élevages caprins laitiers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bossis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of European Federation for Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Online (Covid 19), France</w:t>
+              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.321-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421487v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’herbe : un atout pour les élevages caprins laitiers en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of genotype-environment interactions on short and long-term feed efficiency in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Amer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.321-325</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online (Covid 19), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166464v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for evaluating trade-offs between robustness to price and yield variations in dairy goat farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management strategies that harness the adaptive capacities of small ruminants to improve herd resilience and efficiency. Presentation of the ADAPT-HERD project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aboul-Naga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Atti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Annual Meeting of European Federation for Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421485v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management strategies that harness the adaptive capacities of small ruminants to improve herd resilience and efficiency. Presentation of the ADAPT-HERD project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tools for evaluating trade-offs between robustness to price and yield variations in dairy goat farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Aboul-Naga</w:t>
+                <w:t xml:space="preserve">Vanessa Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Atti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Meknes, Morocco</w:t>
+              <w:t xml:space="preserve">70th Annual Meeting of European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262318v1</w:t>
+                <w:t xml:space="preserve">hal-04421485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives des activités de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling lactation curve with explicit representation of perturbations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tous les modèles doivent-ils être identifiables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of European Federation for Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées Animation Scientifique du département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421480v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous les modèles doivent-ils être identifiables ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling lactation curve with explicit representation of perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Animation Scientifique du département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840968v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the spatial variation of crop and livestock balance on a nation-wide gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Pedro Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of European Federation for Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More from less: reaping benefits from biology and management at all farming system levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of European Federation for Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biophysical allocation rule for meat products, based on energy requirements of body-tissue growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Life Cycle Assessment of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCD, Oct 2016, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’une architecture générique de modélisation du fonctionnement d’un système d’élevage : le projet ArchiMod</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">ArchiMod: a metamodel of farming systems functioning to address future livestock challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356578v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchiMod: a metamodel of farming systems functioning to address future livestock challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Élaboration d’une architecture générique de modélisation du fonctionnement d’un système d’élevage : le projet ArchiMod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366574v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’allocation biophysique, une alternative pour la répartition des impacts environnementaux des produits carnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Muscle et des technologie des viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidering acquisition and allocation in animal nutrition models to better understand efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Réale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using selection trajectories to optimize energy acquisition and allocation according to nutritional environment: toward a better understanding of trade-offs among biological functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Réale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How competition and resource fluctuation shape acquisition and allocation strategies in female ungulates: insights from an energy based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dammhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Réale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomes To Biomes, joint conference of CSEE, CSZ and SCL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling framework to evaluate benefits of animal adaptive capacity for livestock farming systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A model as a tool to describe the variability of lifetime body weight trajectories in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Réale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting European Assocation of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744970v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model as a tool to describe the variability of lifetime body weight trajectories in dairy goats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation quantitative de la robustesse des animaux et du troupeau : quels principes retenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting European Assocation of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.265-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745684v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation quantitative de la robustesse des animaux et du troupeau : quels principes retenir ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A modelling framework to evaluate benefits of animal adaptive capacity for livestock farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Réale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.265-272</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019155v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification as a way to reduce cattle greenhouse gas emissions: a question of scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling the national herd to simulate meat and milk production and the greenhouse gas emissions inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.480</w:t>
+              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747204v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock farming and uncertainties: exploring tipping points and resilience with viability tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intensification as a way to reduce cattle greenhouse gas emissions: a question of scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63 Annual Meeting of the European Association for Animal Production (EAAP) ; Bratislava (Slovaquie)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01561459v1</w:t>
+                <w:t xml:space="preserve">hal-02747204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the national herd to simulate meat and milk production and the greenhouse gas emissions inventory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livestock farming and uncertainties: exploring tipping points and resilience with viability tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63 Annual Meeting of the European Association for Animal Production (EAAP) ; Bratislava (Slovaquie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Bratislava, SVK., Aug 2012, Bratislava, Slovakia. pp.480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019078v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser le cheptel national français pour évaluer l'influence de choix techniques sur ses émissions de GES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of modelling to evaluate goat production systems regarding Millennium Developments Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating feeding and reproductive management : a modelling approach to assess dairy goat herd performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60.Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How models contribute to livestock farming system research ? Overview of recent advances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of production potential expression under different management practices with a dynamic individual based herd model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the Subnetwork on Production Systems of the FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Ponte de Lima, Portugal</w:t>
+              <w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173512v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of production potential expression under different management practices with a dynamic individual based herd model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How models contribute to livestock farming system research ? Overview of recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminar of the Subnetwork on Production Systems of the FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Ponte de Lima, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173541v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des carrières des chèvres laitières et pratiques d’alimentation et de reproduction : approche par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying priorities among physiological functions: interactions between growth, pregnancy and lactation in dairy goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59. Annual Meeting of European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling livestock farming systems: what have we learned and where do we go from here ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Increasing irrigation water productivity through supply chain management of agro food products: the case of dairy farming in the Tadla irrigation scheme (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Sraïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Seminar FAO-CIHEAM Network on Sheep and Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Ponte de Lima, Portugal</w:t>
+              <w:t xml:space="preserve">Les instruments économiques et la modernisation des périmètres irrigués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Kairouan, Tunisia. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173451v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00193838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing irrigation water productivity through supply chain management of agro food products: the case of dairy farming in the Tadla irrigation scheme (Morocco)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling livestock farming systems: what have we learned and where do we go from here ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les instruments économiques et la modernisation des périmètres irrigués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Kairouan, Tunisia. 14 p</w:t>
+              <w:t xml:space="preserve">6. International Seminar FAO-CIHEAM Network on Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Ponte de Lima, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00193838v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple modelling approach of regulations in enegy partitioning for the lactating female: application to the dairy goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling lactation curves in the dairy goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser la modélisation pour évaluer l'impact du fonctionnement d'élevages laitiers sur l'économie et la valorisation de l'eau d'irrigation. Cas du Tadla (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Sraïri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies d'eau en Systèmes IRrigués au Maghreb. Deuxième atelier régional du projet Sirma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00194960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d’un troupeau ovin à deux luttes par an : effet de l’organisation des luttes sur les résultats de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres autour des recherches sur les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12623,853 +12757,853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of herd functional diversity on Mediterranean agropastoral dairy systems’ performance in a changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. Wageningen Academic Publishers, 39, pp.409, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of daily feed efficiency in broiler lines divergent for digestive efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdol Hossain Ataei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valence, Spain. A.C. Barroeta; C. Garcés Narro; G. Sayegh, European’s Poultry Conference Journal, pp.385, 2024, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for predicting the environmentally attainable intake of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ramirez-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of European Federation for Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal modelling meets identifiability: a practioner perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a generic animal model (T-GAM): building models of key biological functions by a shared systemic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation quantitative de la robustesse des vaches et du troupeau laitier : quels principes retenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques nationales. Elevage biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Chateauroux, France. , 2014, Sélection animale, diversité génétique et agriculture biologique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the national cattle herd to simulate meat and milk production and the greenhouse gas emissions inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13479,288 +13613,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la diversité génétique en sélection végétale et animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-69, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of two feeding strategies with a herd model integrating individual variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publisher, 427 p., 2011, Modelling nutrient digestion and utilisation in farm animals, 978-90-8686-156-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-712-7_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13770,130 +13904,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactation curve model with explicit representation of perturbations as a phenotyping tool for dairy livestock precision farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Abdelkrim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puillet Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomes Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13903,273 +14037,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific manuscript and source code of prediction models for trade-offs under nutritional and infectious challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gindri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SMARTER - SMAll RuminanTs breeding for Efficiency and Resilience- funded by the European Commission under the H2020 programme. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14179,273 +14313,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju‐duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju‐duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14455,114 +14589,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la variabilité biologique en réponse aux pratiques de conduite. Application au troupeau caprin laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. AgroParisTech, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010AGPT0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00619406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId375"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14630,51 +14764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="249E805C"/>
+    <w:nsid w:val="1FE3F72B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14861,51 +14995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-puillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2358-7302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156591170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2920-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Kierkegaard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. &#197;by" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Steinheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-041125-111332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gafsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.12.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Slagboom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R. Thomasen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kargo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01013-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Friggens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Holand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klemetsdal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101504" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van der Linden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101716" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gindri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101153" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pires" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rupp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23908" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.449" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhen Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slagboom" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Thomasen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Lafon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txad141" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100799" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222497v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Hern&#225;ndez-Castellano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giromini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tretola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herskin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100920" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23492" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5492" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100431" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Amer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19610" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100074" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1201-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111700088X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1803" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0251-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173677v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2781" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NQM2MJN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.04.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000065v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2012.25.3.3216" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NXD5X97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000162X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001140" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662201v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0117" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361321v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Kierkegaard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. &#197;by" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122345v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fanca" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Klemetsdal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lob&#243;n" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Douhard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanco-Alibes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin-Collado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720780v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelkrim Ahmed" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421757v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Harnois Gremmo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127522v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ramirez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199149v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421760v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127527v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Slagboom" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thomasen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kargo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_55" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421744v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gafsi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legris" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421743v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421746v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788187v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Madrid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Curtil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lob&#243;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421497v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421492v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bengtsson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421487v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Amer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166464v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421485v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Verges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262318v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboul-Naga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Atti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398067v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421480v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356578v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366574v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430442v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842091v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792874v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744970v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;ale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745684v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019155v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747204v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561459v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019078v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001275v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186824v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173586v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173512v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173541v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173589v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173461v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173451v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00193838v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sra&#239;ri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173456v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00194960v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760572v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346380v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301139v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Hossain Ataei" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421756v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738243v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173651v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173642v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173543v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-712-7_38" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447894v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puillet Laurence" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Pierre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889881v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00619406v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0009" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-puillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2358-7302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156591170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2920-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-041125-111332" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gafsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Kierkegaard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. &#197;by" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Steinheim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9458" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Friggens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Holand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klemetsdal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101504" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.12.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Slagboom" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R. Thomasen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kargo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01013-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van der Linden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101716" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhen Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pires" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rupp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23908" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.449" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gindri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Lafon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txad141" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392785v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slagboom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Thomasen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100799" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Hern&#225;ndez-Castellano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giromini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tretola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herskin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100920" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100054" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23492" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5492" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100431" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Amer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19610" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190700v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100074" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1201-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813761v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111700088X" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813774v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1803" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413578v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0251-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2781" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NQM2MJN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.04.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2012.25.3.3216" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NXD5X97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000162X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001059" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173502v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421463v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001140" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662201v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0117" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Kierkegaard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. &#197;by" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122345v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337114v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fanca" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777947v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Klemetsdal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421757v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Harnois Gremmo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127522v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ramirez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199149v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lob&#243;n" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Douhard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanco-Alibes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin-Collado" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720780v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelkrim Ahmed" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421760v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legris" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127527v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Slagboom" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thomasen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kargo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_55" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887767v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421744v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Madrid" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Curtil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039512v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gafsi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legris" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421743v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421746v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775298v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lob&#243;n" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421497v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421492v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bengtsson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421749v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166464v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421487v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Amer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboul-Naga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Atti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421485v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Verges" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398067v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421480v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154722v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366574v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356578v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430442v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842083v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842091v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792874v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745684v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019155v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744970v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;ale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019078v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747204v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561459v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001275v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186824v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173586v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173541v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173589v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173461v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00193838v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sra&#239;ri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173456v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751431v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00194960v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760572v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346380v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301139v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Hossain Ataei" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421756v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738243v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173651v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173642v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173543v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-712-7_38" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447894v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puillet Laurence" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Pierre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889881v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00619406v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0009" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>