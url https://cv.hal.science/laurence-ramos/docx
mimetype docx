--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -454,51 +454,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -622,542 +622,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Reflectivity Probing the Structural Evolution of Sunflower Proteins Adsorbed at the Air–Water Interface</w:t>
+                <w:t xml:space="preserve">Inverse Leidenfrost impacting drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangcui Yuan</w:t>
+                <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sushil Satija</w:t>
+                <w:t xml:space="preserve">Carole-Ann Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (47), pp.25285-25294. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1002, pp.A32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808923v1</w:t>
+                <w:t xml:space="preserve">hal-04879262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Leidenfrost impacting drops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-resolved dynamic light scattering within a millimeter-sized drop: From Brownian diffusion to the swelling of hydrogel beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kindness Isukwem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ty Phou</w:t>
+                <w:t xml:space="preserve">Guillaume Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1164⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (6), pp.064613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.064613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879262v1</w:t>
+                <w:t xml:space="preserve">hal-04854337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-resolved dynamic light scattering within a millimeter-sized drop: From Brownian diffusion to the swelling of hydrogel beads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ty Phou</w:t>
+                <w:t xml:space="preserve">Ductile-to-brittle transition and yielding in soft amorphous materials: perspectives and open questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Prevot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.064613⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (35), pp.6868-6888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01740K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854337v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile-to-brittle transition and yielding in soft amorphous materials: perspectives and open questions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray Reflectivity Probing the Structural Evolution of Sunflower Proteins Adsorbed at the Air–Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
+                <w:t xml:space="preserve">Guangcui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Aime</w:t>
+                <w:t xml:space="preserve">Sushil Satija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Barentin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (35), pp.6868-6888. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (47), pp.25285-25294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3SM01740K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699141v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Properties of Gelling Systems in Nonlinear Shear Experiments</w:t>
               </w:r>
@@ -1182,51 +1182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13, pp.826 - 831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1312,51 +1312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.3976 - 3989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1537,51 +1537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A double rigidity transition rules the fate of drying colloidal drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1654,51 +1654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified state diagram for the yielding transition of soft colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1778,2021 +1778,2021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural flexibility in the adsorption of wheat and sunflower proteins at an air/water interface</w:t>
+                <w:t xml:space="preserve">Kitchen flows: Making science more accessible, affordable, and curiosity driven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Poirier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Banc</w:t>
+                <w:t xml:space="preserve">Gerald Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Kapel</w:t>
+                <w:t xml:space="preserve">Maciej Lisicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Arnold J. T. M. Mathijssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Stocco</w:t>
+                <w:t xml:space="preserve">Endre J. L. Mossige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Pasquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.129317⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (11), pp.110401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0131565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686739v1</w:t>
+                <w:t xml:space="preserve">hal-03951552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kitchen flows: Making science more accessible, affordable, and curiosity driven</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the volume fraction of glass-forming colloidal suspensions using thermosensitive host “mesogels”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Lisicki</w:t>
+                <w:t xml:space="preserve">Juliette Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold J. T. M. Mathijssen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambre Thiriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0131565⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (13), pp.134901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0086822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951552v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the volume fraction of glass-forming colloidal suspensions using thermosensitive host “mesogels”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
+                <w:t xml:space="preserve">Flow of gluten with tunable protein composition: From stress undershoot to stress overshoot and strain hardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0086822⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (5), pp.051906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0089744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648878v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of gluten with tunable protein composition: From stress undershoot to stress overshoot and strain hardening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic insights on the liquid-liquid fractionation of gluten proteins in aqueous ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0089744⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.107142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692088v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic insights on the liquid-liquid fractionation of gluten proteins in aqueous ethanol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">Impact of structural flexibility in the adsorption of wheat and sunflower proteins at an air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lecacheux</w:t>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Menut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 123, pp.107142. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 648, pp.129317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.129317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337519v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities in freely expanding sheets of associating viscoelastic fluids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
+                <w:t xml:space="preserve">Sunflower Proteins at Air–Water and Oil–Water Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sm01075a⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (8), pp.2714 - 2727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c03441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672529v1</w:t>
+                <w:t xml:space="preserve">hal-03189744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower Proteins at Air–Water and Oil–Water Interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
+                <w:t xml:space="preserve">Competition between shear and biaxial extensional viscous dissipation in the expansion dynamics of Newtonian and rheo-thinning liquid sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole-Ann Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srishti Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Vlassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c03441⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (7), pp.10.1063/5.0057316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189744v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between shear and biaxial extensional viscous dissipation in the expansion dynamics of Newtonian and rheo-thinning liquid sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscoelasticity and elastocapillarity effects in the impact of drops on a repellent surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole-Ann Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (7), pp.10.1063/5.0057316. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (23), pp.5829-5837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0057316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1sm00438g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324137v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelasticity and elastocapillarity effects in the impact of drops on a repellent surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole-Ann Charles</w:t>
+                <w:t xml:space="preserve">Impact of the protein composition on the structure and viscoelasticity of polymer-like gluten gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sm00438g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.144001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/abdf91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254324v1</w:t>
+                <w:t xml:space="preserve">hal-03139486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the protein composition on the structure and viscoelasticity of polymer-like gluten gels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instabilities in freely expanding sheets of associating viscoelastic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srishti Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Vlassopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33, pp.144001. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (17), pp.10935-10945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/abdf91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1sm01075a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139486v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic precursors of failure in soft matter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polypyrrole nanostructures modified with mono- and bimetallic nanoparticles for photocatalytic H 2 generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsten Martens</w:t>
+                <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM01730E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.268-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TA11088G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634755v1</w:t>
+                <w:t xml:space="preserve">hal-04294269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypyrrole nanostructures modified with mono- and bimetallic nanoparticles for photocatalytic H 2 generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">Microscopic precursors of failure in soft matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
+                <w:t xml:space="preserve">Kirsten Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), pp.268-277. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.82-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9TA11088G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01730E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294269v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial extensional viscous dissipation in sheets expansion formed by impact of drops of Newtonian and non-Newtonian fluids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Vlassopoulos</w:t>
+                <w:t xml:space="preserve">Polypyrrole nanostructures modified with mono- and bimetallic nanoparticles for photocatalytic H2 generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.053602⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.268-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TA11088G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884674v1</w:t>
+                <w:t xml:space="preserve">hal-03437340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the viscoelasticity of polymer gels of gluten proteins through solvent quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
+                <w:t xml:space="preserve">Biaxial extensional viscous dissipation in sheets expansion formed by impact of drops of Newtonian and non-Newtonian fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole-Ann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Banc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Baohu Wu</w:t>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Vlassopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01466⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (5), pp.053602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.053602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003151v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypyrrole nanostructures modified with mono- and bimetallic nanoparticles for photocatalytic H2 generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
+                <w:t xml:space="preserve">Tailoring the viscoelasticity of polymer gels of gluten proteins through solvent quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baohu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TA11088G⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.9470-9479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437340v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into gluten structure in a mild chaotropic solvent by asymmetrical flow field-flow fractionation (AsFlFFF) and evidence of non-covalent assemblies between glutenin and ω-gliadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3954,8781 +3954,8647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypyrrole nanostructures modified with mono- and bimetallic nanoparticles for photocatalytic H 2 generation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
+                <w:t xml:space="preserve">Coupling Space-Resolved Dynamic Light Scattering and Rheometry to Investigate Heterogeneous Flow and Nonaffine Dynamics in Glassy and Jammed Soft Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Pommella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Marie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TA11088G⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.034073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294329v1</w:t>
+                <w:t xml:space="preserve">hal-03029048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation dynamics of gluten protein mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sousai Appavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (30), pp.6160-6170. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM00966C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Space-Resolved Dynamic Light Scattering and Rheometry to Investigate Heterogeneous Flow and Nonaffine Dynamics in Glassy and Jammed Soft Matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ty Phou</w:t>
+                <w:t xml:space="preserve">Microscopic dynamics and failure precursors of a gel under mechanical load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (14), pp.3587-3592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1717403115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03029048v1</w:t>
+                <w:t xml:space="preserve">hal-01904079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power law viscoelasticity of a fractal colloidal gel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+                <w:t xml:space="preserve">Impact of Beads and Drops on a Repellent Solid Surface: A Unified Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srishti Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (14), pp.148003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.148003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.5025622⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01889803v1</w:t>
+                <w:t xml:space="preserve">hal-01761380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistep building of a soft plant protein film at the air-water interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Power law viscoelasticity of a fractal colloidal gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62, pp.1429-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.5025622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788790v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic dynamics and failure precursors of a gel under mechanical load</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Aime</w:t>
+                <w:t xml:space="preserve">Multistep building of a soft plant protein film at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1717403115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 526, pp.337 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904079v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Beads and Drops on a Repellent Solid Surface: A Unified Description</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ty Phou</w:t>
+                <w:t xml:space="preserve">Swollen hexagonal liquid crystals as smart nanoreactors: implementation in materials chemistry for energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.5793-5819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr08457a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.148003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01761380v1</w:t>
+                <w:t xml:space="preserve">hal-01747450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swollen hexagonal liquid crystals as smart nanoreactors: implementation in materials chemistry for energy applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
+                <w:t xml:space="preserve">Methods for Screening Cloud Point Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.422-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-018-9548-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7nr08457a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01747450v1</w:t>
+                <w:t xml:space="preserve">hal-01908982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Screening Cloud Point Temperatures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+                <w:t xml:space="preserve">Playing with Emulsion Formulation to Control the Perforation of a Freely Expanding Liquid Sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Würger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (14), pp.3458-3467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11483-018-9548-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01908982v1</w:t>
+                <w:t xml:space="preserve">hal-01513239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model gluten gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcell Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75, pp.175-178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with Emulsion Formulation to Control the Perforation of a Freely Expanding Liquid Sheet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Vernay</w:t>
+                <w:t xml:space="preserve">Brittle fracture of polymer transient networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srishti Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shabbir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hassager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (6), pp.1267-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.4997587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01513239v1</w:t>
+                <w:t xml:space="preserve">hal-01636998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittle fracture of polymer transient networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly active poly(3-hexylthiophene) nanostructures for photocatalysis under solar light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dita Floresyona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lampre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209, pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.02.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.4997587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01636998v1</w:t>
+                <w:t xml:space="preserve">hal-01553454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active poly(3-hexylthiophene) nanostructures for photocatalysis under solar light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
+                <w:t xml:space="preserve">Drop impact experiment as a model experiment to investigate the role of oil-in-water emulsions in controlling the drop size distribution of an agricultural spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.02.069⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (8), pp.827-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015013630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01553454v1</w:t>
+                <w:t xml:space="preserve">hal-01304654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stress-controlled shear cell for small-angle light scattering and microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Jelinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87 (12), pp.123907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4972253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small angle neutron scattering contrast variation reveals heterogeneities of interactions in protein gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sousai Appavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhendong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (24), pp.5340-5352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6sm00710d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between viscosity and elasticity in freely expanding liquid sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srishti Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.083302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.083302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop impact experiment as a model experiment to investigate the role of oil-in-water emulsions in controlling the drop size distribution of an agricultural spray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Vernay</w:t>
+                <w:t xml:space="preserve">Spontaneous gelation of wheat gluten proteins in a food grade solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015013630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01304654v1</w:t>
+                <w:t xml:space="preserve">hal-01269395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous gelation of wheat gluten proteins in a food grade solvent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+                <w:t xml:space="preserve">Rearrangement zone around a crack tip in a double self-assembled transient network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.1080-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.6b00516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.06.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269395v1</w:t>
+                <w:t xml:space="preserve">hal-01366306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement zone around a crack tip in a double self-assembled transient network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+                <w:t xml:space="preserve">Conducting polymer nanofibers with controlled diameters synthesized in hexagonal mesophases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.8311-8320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nj00826c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.6b00516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01366306v1</w:t>
+                <w:t xml:space="preserve">hal-01224129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des superatomes s’ordonnent : la physique des cristaux colloïdaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+                <w:t xml:space="preserve">Visible-light active conducting polymer nanostructures with superior photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Amoin Kouame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/20154445086⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.18002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934674v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free radially expanding liquid sheet in air: time- and space-resolved measurement of the thickness field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Vernay</w:t>
+                <w:t xml:space="preserve">Conducting polymer nanostructures for photocatalysis under visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Amoin Kouame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.714⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.505-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104008v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelasticity of colloidal polycrystals doped with impurities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+                <w:t xml:space="preserve">Bursting of Dilute Emulsion-Based Liquid Sheets Driven by a Marangoni Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.032307⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (19), pp.198302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.198302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207403v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting polymer nanostructures for photocatalysis under visible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalie Amoin Kouame</w:t>
+                <w:t xml:space="preserve">Quand des superatomes s’ordonnent : la physique des cristaux colloïdaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44-45, pp.86-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/20154445086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat4220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02979988v1</w:t>
+                <w:t xml:space="preserve">hal-01934674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting polymer nanofibers with controlled diameters synthesized in hexagonal mesophases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
+                <w:t xml:space="preserve">Free radially expanding liquid sheet in air: time- and space-resolved measurement of the thickness field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39, pp.8311-8320. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 764, pp.428-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nj00826c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224129v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-light active conducting polymer nanostructures with superior photocatalytic activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samy Remita</w:t>
+                <w:t xml:space="preserve">Viscoelasticity of colloidal polycrystals doped with impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tamborini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.032307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.032307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250170v1</w:t>
+                <w:t xml:space="preserve">hal-01207403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bursting of Dilute Emulsion-Based Liquid Sheets Driven by a Marangoni Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Vernay</w:t>
+                <w:t xml:space="preserve">Polymeric Assembly of Gluten Proteins in an Aqueous Ethanol Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (38), pp.11065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5047134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.198302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01225954v1</w:t>
+                <w:t xml:space="preserve">hal-01071076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric Assembly of Gluten Proteins in an Aqueous Ethanol Solvent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">PEDOT nanostructures synthesized in hexagonal mesophases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (3), pp.1106-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3NJ01349A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5047134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071076v1</w:t>
+                <w:t xml:space="preserve">hal-01117164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEDOT nanostructures synthesized in hexagonal mesophases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+                <w:t xml:space="preserve">Plasticity of a colloidal polycrystal under cyclic shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tamborini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (7), pp.078301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.078301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3NJ01349A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117164v1</w:t>
+                <w:t xml:space="preserve">hal-01058850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of a colloidal polycrystal under cyclic shear</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+                <w:t xml:space="preserve">The fingering to fracturing transition in a transient gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (32), pp.7775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm51320c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.078301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01058850v1</w:t>
+                <w:t xml:space="preserve">hal-00840494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fingering to fracturing transition in a transient gel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Foyart</w:t>
+                <w:t xml:space="preserve">Facile synthesis of palladium nanowires by a soft templating method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prem Siril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (10), pp.2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nj40342k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sm51320c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00840494v1</w:t>
+                <w:t xml:space="preserve">hal-00760633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of nanoparticles embedded in micellar polycrystals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Binding of moesin and ezrin to membranes containing phosphatidylinositol (4,5) bisphosphate: A comparative study of the affinity constants and conformational changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofelia Maniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Khalifat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kriti Goggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dalonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la301369z⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1818 (11), pp.2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705673v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of palladium nanowires by a soft templating method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lehoux</w:t>
+                <w:t xml:space="preserve">Grain refinement and partitioning of impurities in the grain boundaries of a colloidal polycrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Ghofraniha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tamborini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2nj40342k⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (23), pp.6214-6219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm25488c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760633v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of moesin and ezrin to membranes containing phosphatidylinositol (4,5) bisphosphate: A comparative study of the affinity constants and conformational changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guérin</w:t>
+                <w:t xml:space="preserve">Tuning the porosity of bimetallic nanostructures by a soft templating approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (23), pp.4900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201200666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00730777v1</w:t>
+                <w:t xml:space="preserve">hal-00762379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain refinement and partitioning of impurities in the grain boundaries of a colloidal polycrystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Structure of nanoparticles embedded in micellar polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tamborini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Ghofraniha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Tamborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm25488c⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (22), pp.8562-8570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la301369z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700912v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the porosity of bimetallic nanostructures by a soft templating approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Signature of a Brittle-to-Ductile Transition in Self-Assembled Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laperrousaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.148302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.148302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201200666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00762379v1</w:t>
+                <w:t xml:space="preserve">hal-00628223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Signature of a Brittle-to-Ductile Transition in Self-Assembled Networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phosphatidylinositol 4,5-Bisphosphate-Induced Conformational Change of Ezrin and Formation of Ezrin Oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Khalifat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofelia Maniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Arold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.9318-9327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi101141d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.148302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00628223v1</w:t>
+                <w:t xml:space="preserve">hal-00533075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from &amp;quot;brittle&amp;quot; to &amp;quot;ductile&amp;quot; rheological behavior by tuning the morphology of self-assembled networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tabuteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, pp.2699-2707. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c001807d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylinositol 4,5-Bisphosphate-Induced Conformational Change of Ezrin and Formation of Ezrin Oligomers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear Rheology of Surfactant Wormlike Micelles Bridged by Telechelic Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tabuteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Nakaya-Yaegashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Imai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.2467-2472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la803304z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi101141d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00533075v1</w:t>
+                <w:t xml:space="preserve">hal-00514229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium Nanowires Synthesized in Hexagonal Mesophases: Application in Ethanol Electrooxidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geetarani Surendran</w:t>
+                <w:t xml:space="preserve">Direct-space investigation of the ultraslow ballistic dynamics of a soft glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21, pp.1612-1617. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (1), pp.011501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm803492j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.79.011501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514226v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Rheology of Surfactant Wormlike Micelles Bridged by Telechelic Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tabuteau</w:t>
+                <w:t xml:space="preserve">Bimetallic Palladium-Gold Nanostructures: Application in Ethanol Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal Ksar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayuki Imai</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bineta Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Nadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la803304z⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.3677-3683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm901364w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514229v1</w:t>
+                <w:t xml:space="preserve">hal-00514225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-space investigation of the ultraslow ballistic dynamics of a soft glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+                <w:t xml:space="preserve">Synthesis of Ultrathin Hexagonal Palladium Nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prem F. Siril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.79.011501⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.5170-5175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm9021134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323837v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic Palladium-Gold Nanostructures: Application in Ethanol Oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faycal Ksar</w:t>
+                <w:t xml:space="preserve">Palladium Nanowires Synthesized in Hexagonal Mesophases: Application in Ethanol Electrooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faygal Ksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetarani Surendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bineta Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Nadjo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21, pp.3677-3683. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm901364w⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 21, pp.1612-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm803492j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514225v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ultrathin Hexagonal Palladium Nanosheets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+                <w:t xml:space="preserve">Palladium nanoballs synthesized in hexagonal mesophases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Surendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.10740-10744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp801703z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm9021134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00514224v1</w:t>
+                <w:t xml:space="preserve">hal-00333505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium nanoballs synthesized in hexagonal mesophases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear viscoelasticity of entangled wormlike micelles bridged by telechelic polymers : an experimental model for a double transient network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Nakaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Tabuteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52, pp.359-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.2828645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp801703z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00333505v1</w:t>
+                <w:t xml:space="preserve">hal-00129044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear viscoelasticity of entangled wormlike micelles bridged by telechelic polymers : an experimental model for a double transient network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copolymer-induced stabilizing effect of highly swollen hexagonal mesophases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Tabuteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.5221-5224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la800196s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.2828645⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00129044v1</w:t>
+                <w:t xml:space="preserve">hal-00323730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant unilamellar vesicles containing phosphatidylinositol(4,5)bisphosphate : characterization and functionality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 95, pp.4348-4360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1529/biophysj.107.126912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copolymer-induced stabilizing effect of highly swollen hexagonal mesophases</w:t>
+                <w:t xml:space="preserve">Structure of a new type of transient network : entangled wormilike micelles bridged by telechelic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (4), pp.1248-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma0621167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la800196s⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00323730v1</w:t>
+                <w:t xml:space="preserve">hal-00502754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a new type of transient network : entangled wormilike micelles bridged by telechelic polymers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of porous platinum nanoballs in soft templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Surendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (21), pp.5045-5048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm071672s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma0621167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00502754v1</w:t>
+                <w:t xml:space="preserve">hal-00186970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of porous platinum nanoballs in soft templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Beaunier</w:t>
+                <w:t xml:space="preserve">Investigation of $q$-dependent dynamical heterogeneity in a colloidal gel by x-ray photon correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Trappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bissig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (5), pp.051404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.051404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm071672s⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00186970v1</w:t>
+                <w:t xml:space="preserve">hal-00133792v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of $q$-dependent dynamical heterogeneity in a colloidal gel by x-ray photon correlation spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pitard</w:t>
+                <w:t xml:space="preserve">Origin of the slow dynamics and the aging of a soft glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.238301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.051404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00133792v3</w:t>
+                <w:t xml:space="preserve">hal-00021876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the slow dynamics and the aging of a soft glass</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyelectrolyte-induced peeling of charged multilamellar vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Vivares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97, pp.238301</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.2185-2191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021876v2</w:t>
+                <w:t xml:space="preserve">hal-00003879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyelectrolyte-induced peeling of charged multilamellar vesicles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From self assembly of Platinum nanoparticles to nanostructured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Surendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Apolstolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tokumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21, pp.2185-2191</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (10), pp.964-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003879v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From self assembly of Platinum nanoparticles to nanostructured materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Existence and Stability of New Nanoreactors: Highly Swollen Hexagonal Liquid Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.P. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Tokumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Surendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Ramos</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1 (10), pp.964-967</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (10), pp.4362-4369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126539v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and Stability of New Nanoreactors: Highly Swollen Hexagonal Liquid Crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bourgaux</w:t>
+                <w:t xml:space="preserve">Hexagonal mesoporous silica nanoparticles with large pores and a hierarchical porosity tested for HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.U.A. Martines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Persin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.F. Voorhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.627-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2004.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116823v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal mesoporous silica nanoparticles with large pores and a hierarchical porosity tested for HPLC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.F. Voorhout</w:t>
+                <w:t xml:space="preserve">Highly swollen liquid crystals as new reactors for the synthesis of nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Surendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tokumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pena dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2004.10.022⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.1505-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0484495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00077920v1</w:t>
+                <w:t xml:space="preserve">hal-00077832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly swollen liquid crystals as new reactors for the synthesis of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Surendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Tokumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.P. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chem. Mat.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (6), pp.1505-1514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00077832v1</w:t>
+                <w:t xml:space="preserve">hal-00126542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly swollen liquid crystals as new reactors for the synthesis of nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Existence and stability of new nanoreactors : highly swollen hexagonal liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pena dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Tokumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Surendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Tokumoto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Ramos</w:t>
+                <w:t xml:space="preserve">C. Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem. Mat.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.4362-4369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la047092g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126542v1</w:t>
+                <w:t xml:space="preserve">hal-00077923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and stability of new nanoreactors : highly swollen hexagonal liquid crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow dynamics in glassy soft matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.R253-R285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00077923v1</w:t>
+                <w:t xml:space="preserve">hal-00004108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow dynamics in glassy soft matter</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From self-assembly of platinum nanoparticles to nanostructured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Surendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Apostolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tokumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1(10), pp.964-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.200500011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004108v1</w:t>
+                <w:t xml:space="preserve">hal-00133474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From self-assembly of platinum nanoparticles to nanostructured materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Shear-melting of a hexagonal columnar crystal by proliferation of dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Molino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.200500011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.018301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.018301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00133474v1</w:t>
+                <w:t xml:space="preserve">hal-00122194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-melting of a hexagonal columnar crystal by proliferation of dislocations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Molino</w:t>
+                <w:t xml:space="preserve">Equilibrium Onions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter D. Olmsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Cates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 66 (6), pp.888-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2003-10260-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.018301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00122194v1</w:t>
+                <w:t xml:space="preserve">hal-00122193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium Onions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal Non-diffusive Slow Dynamics in Aging Soft Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Manley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Weitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 123, pp.237 - 251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b204495a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2003-10260-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00122193v1</w:t>
+                <w:t xml:space="preserve">hal-00335185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Factor of Polymers Interacting via a Short Range Repulsive Potential: Application to Hairy Wormlike Micelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">The steric polymer layer of hairy wormlike micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pitard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.68.021803⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (1), pp.S225-S231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/1/329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00338950v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The steric polymer layer of hairy wormlike micelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Structure Factor of Polymers Interacting via a Short Range Repulsive Potential: Application to Hairy Wormlike Micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pitard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/1/329⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68, pp.021803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.68.021803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04841380v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Non-diffusive Slow Dynamics in Aging Soft Matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultraslow dynamics and stress relaxation in the aging of a soft glassy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87, pp.245503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b204495a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00335185v1</w:t>
+                <w:t xml:space="preserve">hal-00122195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraslow dynamics and stress relaxation in the aging of a soft glassy system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+                <w:t xml:space="preserve">Light scattering with swollen hexagonal phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-Y.D. Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (4), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s101890050030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122195v1</w:t>
+                <w:t xml:space="preserve">hal-03592316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light scattering with swollen hexagonal phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Magnetic field induced instabilities of a doped lyotropic hexagonal phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C.-Y.D. Lu</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fruchter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s101890050030⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8 (1), pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03592316v1</w:t>
+                <w:t xml:space="preserve">hal-03556834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field induced instabilities of a doped lyotropic hexagonal phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">First-order type orientation transition in a ferrosmectic phase under magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Fruchter</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fruchter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Il Nuovo Cimento D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 12 (Décembre), pp.2019-2028</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03556834v1</w:t>
+                <w:t xml:space="preserve">hal-03761411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-order type orientation transition in a ferrosmectic phase under magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Existence, stability and structure of a hexagonal phase doped with nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Fruchter</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Nuovo Cimento D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1 (3), pp.319-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761411v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence, stability and structure of a hexagonal phase doped with nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Swelling of a Lyotropic Hexagonal Phase by Monitoring the Radius of the Cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100510050189⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 13 (4), pp.682-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la9607060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03556894v1</w:t>
+                <w:t xml:space="preserve">hal-03557111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of a Lyotropic Hexagonal Phase by Monitoring the Radius of the Cylinders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Compatibility between Solid Particles and a Lamellar Phase: A Crucial Role of the Membrane Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 100 (11), pp.4533-4537. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp951920k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp951920k⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12738,1112 +12604,1151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology in a drop … A drop of rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic compression of colloidal gels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is gluten a polymer like any other? A journey into the complexity of wheat proteins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECAM, Feb 2024, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Colloque National du Groupe Français des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858936v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is gluten a polymer like any other? A journey into the complexity of wheat proteins?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotropic compression of colloidal gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du Groupe Français des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECAM, Feb 2024, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813086v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle-to-ductile transition in colloidal gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM workshop “Network dynamics: synthesis, structure and mechanical properties”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of beads of colloidal gel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affine hierarchical compaction of drying beads of colloidal gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESI-CECAM joint workshop "Failure in soft materials: from yielding to fracture”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813070v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is gluten a polymer like any other? a journey into the complexity of wheat proteins</w:t>
+                <w:t xml:space="preserve">Compression of beads of colloidal gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Protéines et Matériaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">ESI-CECAM joint workshop "Failure in soft materials: from yielding to fracture”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813297v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affine hierarchical compaction of drying beads of colloidal gel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is gluten a polymer like any other? a journey into the complexity of wheat proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop « Protéines et Matériaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877616v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic Degradation of Biopolymers:A combined Light Scattering - Fluorescence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Ruzzi</w:t>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+                <w:t xml:space="preserve">Claire Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. SoftComp Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double rigidity transition rules the fate of drying colloidal drops.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drying drops of colloidal suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général de la SFP. Minicolloque Matière Molle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Soft Comp Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813307v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified state diagram for the yielding transition of soft colloids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
+                <w:t xml:space="preserve">Gluten gels : linear rheology and start-up shear experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompFlu 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Chennai, India</w:t>
+              <w:t xml:space="preserve">Journée annuelle du GDR Solliciter LA Matière Molle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858951v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying drops of colloidal suspension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Milani</w:t>
+                <w:t xml:space="preserve">A unified state diagram for the yielding transition of soft colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Comp Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Ancona, Italy</w:t>
+              <w:t xml:space="preserve">CompFlu 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877654v1</w:t>
+                <w:t xml:space="preserve">hal-04858951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluten gels : linear rheology and start-up shear experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Banc</w:t>
+                <w:t xml:space="preserve">The network hardening of drying beads of colloidal gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du GDR Solliciter LA Matière Molle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sète, France</w:t>
+              <w:t xml:space="preserve">19th International Rheology Conference (IRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846743v1</w:t>
+                <w:t xml:space="preserve">hal-04877635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The network hardening of drying beads of colloidal gel</w:t>
+                <w:t xml:space="preserve">The colloidal glass transition rules the onset of shape instability in drying colloidal drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
@@ -13877,1020 +13782,981 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Rheology Conference (IRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877635v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The colloidal glass transition rules the onset of shape instability in drying colloidal drops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A double rigidity transition rules the fate of drying colloidal drops.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Rheology Conference (IRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Congrès Général de la SFP. Minicolloque Matière Molle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877629v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified state diagram for the yielding transition of soft colloids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is gluten a (bio)polymer gel like any others? A journey into the complexity of wheat proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Soft Matter Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">Journées du GDR Durabilité et Matériaux BioSourcés (Dumbio)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858954v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is gluten a (bio)polymer gel like any others? A journey into the complexity of wheat proteins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drying drops of colloidal suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Durabilité et Matériaux BioSourcés (Dumbio)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SLAMM Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813327v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying drops of colloidal suspension</w:t>
+                <w:t xml:space="preserve">Drying Drops of Colloidal Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAMM Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877799v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying Drops of Colloidal Suspensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A unified state diagram for the yielding transition of soft colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Chania, Greece</w:t>
+              <w:t xml:space="preserve">International Soft Matter Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877667v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Start-up shear experiments investigating nonlinear rheology for model glutens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ameur Louhichi</w:t>
+                <w:t xml:space="preserve">Drying beads of colloidal gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Banc</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du GDR Solliciter LA Matière Molle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, conference en ligne, France</w:t>
+              <w:t xml:space="preserve">GDR SLAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846665v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying beads of colloidal gel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Milani</w:t>
+                <w:t xml:space="preserve">Start-up shear experiments investigating nonlinear rheology for model glutens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SLAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du GDR Solliciter LA Matière Molle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, conference en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877812v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food as complex soft matter physics systems - Is gluten a polymer gel like any others? A journey into the complexity of wheat proteins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Seminar on Soft Matter &amp; Food: 1st Polish-Slovenian Edition. Physico-Chemical models and Socio-Economical aspects.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lasek (et on-line), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial behavior of plant proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edible Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yielding of Soft Colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14905,346 +14771,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Workshop on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Andalo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of proteins: the gluten case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Food Rheology and Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard and soft proteins at fluid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SLAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unjamming transition of soft colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15259,463 +15125,463 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GdR Micropesanteur Fondamentale et Appliquée,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial behavior of plant based proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food colloids 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial behavior of plant based proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics for Food Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and structure of wheat proteins film at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Food Structure Functionality Forum Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The yielding transition of soft colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15730,3071 +15596,3071 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Meeting Colldense 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of elastic beads and liquid drops on repellent surface :a unified description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srishti Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquids@nterface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Drops and Beads of Gel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions and assemblies of wheat proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Soft Comp Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505624v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and assemblies of wheat proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+                <w:t xml:space="preserve">Impact of solid and liquid balls on a solid surface: an unified description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srishti Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Banc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Comp Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Venise, Italy</w:t>
+              <w:t xml:space="preserve">APS March meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959338v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of solid and liquid balls on a solid surface: an unified description</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ty Phou</w:t>
+                <w:t xml:space="preserve">Failure precursors in the dynamics of a colloidal gel under creep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, La Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">Rheology of Gel Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495935v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure precursors in the dynamics of a colloidal gel under creep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Aime</w:t>
+                <w:t xml:space="preserve">Brittel facture of Polymer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srishti Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shaabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hassager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheology of Gel Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Suponlen Final Conference: Structureanddynamicsof associatingpolymersandsupramolecular assem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528630v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittel facture of Polymer Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Brittle fracture of Polymer transient networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srishti Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shaabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hassager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suponlen Final Conference: Structureanddynamicsof associatingpolymersandsupramolecular assem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">52ème congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663709v1</w:t>
+                <w:t xml:space="preserve">hal-01663722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittle fracture of Polymer transient networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Hassager</w:t>
+                <w:t xml:space="preserve">Failure precursors in the dynamics of a colloidal gel under creep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Réunion GdR Micropesanteur Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663722v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure precursors in the dynamics of a colloidal gel under creep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Aime</w:t>
+                <w:t xml:space="preserve">Gliadins at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GdR Micropesanteur Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Fréjus, France</w:t>
+              <w:t xml:space="preserve">European Student Colloid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934737v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gliadins at the air/water interface</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Drops and Beads of Gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Student Colloid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Florence, Italy</w:t>
+              <w:t xml:space="preserve">The Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774706v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small angle neutron scattering contrast variation reveals heterogeneities of interactions in protein gels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Interactions et assemblages de prolamines de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftComp Annual Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Ancone, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres du GDR AMC2 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332389v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions et assemblages de prolamines de blé</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+                <w:t xml:space="preserve">Bursting of dilute emulsion-based liquid sheets driven by a Marangoni effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du GDR AMC2 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Banyuls, France</w:t>
+              <w:t xml:space="preserve">International Soft Matter Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959931v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic dynamics during the creep of a colloidal gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Physics of Materials, StatPhys Sattelite meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bursting of dilute emulsion-based liquid sheets driven by a Marangoni effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Vernay</w:t>
+                <w:t xml:space="preserve">Small angle neutron scattering contrast variation reveals heterogeneities of interactions in protein gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Soft Matter Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SoftComp Annual Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ancone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370655v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity and onset of yielding of a soft colloidal gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology, microscopic dynamics and material failure in the creep of a colloidal gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloidal, Macromolecular &amp; Biological Gels: Formulation, Properties &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Schloss Hernstein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric assembly of gluten proteins in an aqueous ethanol solvent</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel gels from gluten proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164758v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of dilute oil-in-water emulsions in the destabilization mechanisms of liquid sheet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-linear rheology and fracture in polymer-based viscoelastic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Conference of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207437v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous gelation of wheat gluten proteins in a food grade solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnés Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear rheology and fracture in polymer-based viscoelastic fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of dilute oil-in-water emulsions in the destabilization mechanisms of liquid sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, strasbourg, France</w:t>
+              <w:t xml:space="preserve">29th Conference of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190842v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel gels from gluten proteins</w:t>
+                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, nantes, France</w:t>
+              <w:t xml:space="preserve">Delivery of Functionality in Complex Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144648v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SANS study of a gluten protein gel: Why are SAXS and SANS profiles diffrents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delivery of Functionality in Complex Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Matière Molle pour la Science des Aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180612v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SANS study of a gluten protein gel: Why are SAXS and SANS profiles diffrents?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">PERFORATION OF A FREE RADIALLY EXPANDING LIQUID SHEET OF A DILUTE O/W EMULSION IN AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matière Molle pour la Science des Aliments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AERC 2015, 10th annual european Rheology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959307v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORATION OF A FREE RADIALLY EXPANDING LIQUID SHEET OF A DILUTE O/W EMULSION IN AIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Vernay</w:t>
+                <w:t xml:space="preserve">SANS study of a gluten protein gel: Why are SAXS and SANS profiles different?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2015, 10th annual european Rheology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECNS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148904v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SANS study of a gluten protein gel: Why are SAXS and SANS profiles different?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Polymeric assembly of gluten proteins in an aqueous ethanol solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Charbonneau</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECNS2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195985v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop impact experiment as a model experiment to investigate the role of oil-in-water emulsion in controlling the drop size distribution of an agricultural spray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Vernay</w:t>
+                <w:t xml:space="preserve">Structuration and Rheological Properties of Gels made from Gluten Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Breme, Germany</w:t>
+              <w:t xml:space="preserve">9. Annual European Rheological Conference (AERC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063623v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration and Rheological Properties of Gels made from Gluten Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Novels gels from wheat gluten proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Banc</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual European Rheological Conference (AERC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">3. Journée scientifique du labex NUMEV (solutions numériques, matérielles et modélisation pour l’environnement et le vivant)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606436v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novels gels from wheat gluten proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée scientifique du labex NUMEV (solutions numériques, matérielles et modélisation pour l’environnement et le vivant)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606486v1</w:t>
+                <w:t xml:space="preserve">hal-02925051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">Drop impact experiment as a model experiment to investigate the role of oil-in-water emulsion in controlling the drop size distribution of an agricultural spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">26th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Breme, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925051v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18809,87 +18675,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School of chemistry and chemical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Shandong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop impact experiment as a model experiment to investigate the role of oil-in-water emulsions in controlling the drop size distribution of an agricultural spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18904,87 +18770,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop impact experiment as a model experiment to investigate the role of oil-in-water emulsion in controlling the drop size distribution of an agricultural spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18999,238 +18865,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMD25-JMC14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'un dispositif microfluidique pour la caractérisation in-situ de la structure et des propriétés rhéologiques de gels de peptides modèles issus du gluten présentant des propriétés élastomériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée Scientifique Labex Numev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration and rheological properties of gels made from gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19245,644 +19111,644 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of dilute oil-in-water emulsion in the destabilization mechanism of a liquid sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftComp &amp; ESMI Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length scale dependent aging and plasticity of a colloidal polycrystal under oscillatory shear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-dependent plasticity in a colloidal polycrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tamborini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GdR AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sete, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles NEEDS - MILIEUX POREUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874403v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent plasticity in a colloidal polycrystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Colloidal metallurgy: structure and mechanical properties of a model colloidal system as an analog of atomic polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Tamborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles NEEDS - MILIEUX POREUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Softcomp ESMI Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879605v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal metallurgy: structure and mechanical properties of a model colloidal system as an analog of atomic polycrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+                <w:t xml:space="preserve">Rheology of model systems made from gluten proteins near the liquid-solid transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnés Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Softcomp ESMI Annual Meeting</w:t>
+              <w:t xml:space="preserve">Annual ESMI/Softcomp meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831514v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of model systems made from gluten proteins near the liquid-solid transition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">Length scale dependent aging and plasticity of a colloidal polycrystal under oscillatory shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tamborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ESMI/Softcomp meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">Réunion GdR AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831515v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-confinement in self-made web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Ghofraniha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Tamborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19910,100 +19776,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Rheology and Structural Design of Complex Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-controlled confinement of nanoparticles in the web of grain boundaries of a colloidal polycrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Ghofraniha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Tamborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20031,499 +19897,499 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Liquid Matter Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductility versus Brittleness in Self-Assembled Transient Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tabuteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Non-Equilibrium Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Kyoto, Japan. pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swollen Liquid crystals as templates for synthesis of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Surendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Radiation a Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured metal synthesized in Swollen Liquid Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Surendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.vol. 1, 38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of nanomaterials in highly swollen liquid crystals. Organic/Inorganic Hybrid Materials-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tokumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Surendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. P. dos Santos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Kooyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Vol. 847, p. 107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20533,176 +20399,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic Degradation of Biopolymers: a combined Light Scattering – Fluorescence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Ruzzi</w:t>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+                <w:t xml:space="preserve">Claire Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Italian Soft Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Start-up shear experiments as a tool to infer the structure and dynamics of gluten gel in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20711,271 +20577,271 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Rheology 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rio de janeiro (en visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Le Mans, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions and assemblies of wheat proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20990,208 +20856,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Food Colloids Conference : Application of Soft Matter Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration and mechanical properties of gels made from gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International soft matter conference (ISMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Rome, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light scattering investigation of temporally and spatially heterogeneous slow dynamics of an onion gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21206,87 +21072,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic arrested state of soft matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light scattering investigation of temporally and spatially heterogeneous slow dynamics of an onion gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21301,51 +21167,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des 9èmes journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21355,151 +21221,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Prospectives du CSI-INP 2019-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Crépin</w:t>
+                <w:t xml:space="preserve">Erwan Paineau-Lanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Paineau-Lanone</w:t>
+                <w:t xml:space="preserve">Noel Dimarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Dimarcq</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CoNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232515v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21509,65 +21375,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bursting mechanism of dilute emulsion based liquid sheets: anti-drift application for agricultural sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21575,51 +21441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, SoftComp News Letter No 13-2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21629,143 +21495,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Adjuvant Compositions of Oil/Surfactant/Salt Emulsions and Methods for Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 62/192,127. L2C:15-246. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21775,275 +21641,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of nanomaterials in highly swollen liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tokumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Surendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. P. dos Santos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Kooyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Research Society. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposium Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society, Vol. 847, pp. 107-118., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity of a swollen hexagonal phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110, Steinkopff, pp.240-244, 1998, Progress in Colloid &amp; Polymer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0118084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BFb0118084⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId483"/>
+      <w:footerReference w:type="default" r:id="rId482"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22190,51 +22056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Orr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burebi Yiming" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxia Luan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Milani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavalletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113534" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcui Yuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Satija" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindness Isukwem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1164" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064613" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01740K" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Louhichi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.4c00121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Urbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Egelhaaf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Mao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ad06cc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00625E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Truzzolillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02153-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03686739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Fuller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lisicki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold J. T. M. Mathijssen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre J. L. Mossige" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Pasquino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131565" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Behra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Thiriez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086822" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089744" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337519v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pincemaille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecacheux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107142" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672529v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srishti Arora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Vlassopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01075a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03441" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057316" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254324v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm00438g" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abdf91" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01730E" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11088G" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.053602" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohu Wu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01466" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105676" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pommella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.268006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00966C" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marie Philippe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034073" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5025622" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.087" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904079v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717403115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.148003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr08457a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-018-9548-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509535v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dahesh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell Wolf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513239v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00170" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shabbir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hassager" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4997587" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553454v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Floresyona" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.02.069" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X38K1F36-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Jelinek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972253" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317647v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Fu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00710d" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083302" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304654v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Goyal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castaing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015013630" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269395v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foyart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.6b00516" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20154445086" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.714" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207403v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tamborini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032307" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979988v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Amoin Kouame" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Remita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4220" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj00826c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250170v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225954v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.198302" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071076v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01349A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.078301" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840494v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51320c" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Ghofraniha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301369z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760633v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Siril" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40342k" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730777v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Maniti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Khalifat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriti Goggia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dalonneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.07.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25488c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201200666" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laperrousaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.148302" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514253v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tixier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001807d" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HM4JW2RH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533075v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101141d" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faygal Ksar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetarani Surendran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803492j" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514229v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Nakaya-Yaegashi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Imai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803304z" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323837v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazoyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.011501" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514225v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ksar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm901364w" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514224v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem F. Siril" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9021134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333505v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remita" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Surendran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ksar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keita" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801703z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Nakaya" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tabuteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.2828645" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.126912" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323730v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800196s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502754v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0621167" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186970v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaunier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071672s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133792v3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Trappe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bissig" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.051404" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021876v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003879v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vivares" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126539v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apolstolescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tokumoto" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116823v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. dos Santos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tokumoto" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077920v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U.A. Martines" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Voorhout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.10.022" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9BHXT7W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077832v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pena dos Santos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0484495" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QX3CW02H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126542v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077923v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la047092g" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6BLZT530-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004108v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133474v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apostolescu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200500011" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJTC71GN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122194v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molino" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.018301" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122193v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Olmsted" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cates" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10260-6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338950v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.021803" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841380v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/1/329" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335185v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Weitz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b204495a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122195v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592316v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y.D. Lu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890050030" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB91A60E5B98E0DB93A191F49409D46C9F1AB85D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556834v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fruchter" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050669" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NXJ5LS9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761411v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fruchter" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556894v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ober" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050189" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F56D294CB6B861BA0EA9F84E09285AADDDA051FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557111v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9607060" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7605FN1N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557363v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp951920k" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7NG7P71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074208v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858936v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813086v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772348v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813070v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813297v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877616v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791771v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813307v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858951v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877654v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846743v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pichon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877635v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877629v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858954v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813327v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877799v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877667v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846665v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877812v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813330v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130225v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858994v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188382v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menut" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422046v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934733v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774583v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715256v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912810v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934692v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938934v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505624v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959338v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495935v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528630v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663709v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shaabir" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663722v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934737v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774706v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332389v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonneau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959931v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341661v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370655v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303466v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934715v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164758v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207437v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164767v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190842v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144648v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180612v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959307v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148904v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195985v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063623v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606436v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606486v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Banc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925051v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925039v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101051v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063053v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837456v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924799v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009203v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874403v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879605v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831514v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831515v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559418v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637578v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503273v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105736v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089202v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125149v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. dos Santos" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kooyman" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791785v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846729v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154559v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959323v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601702v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921567v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923737v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331931v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264161v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089171v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761388v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0118084" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMTFXHNC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Orr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burebi Yiming" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxia Luan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Milani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavalletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113534" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindness Isukwem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064613" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aime" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01740K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcui Yuan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Satija" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Louhichi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.4c00121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Urbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Egelhaaf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Mao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ad06cc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00625E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Truzzolillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02153-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Fuller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lisicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold J. T. M. Mathijssen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre J. L. Mossige" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Pasquino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131565" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Behra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Thiriez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089744" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pincemaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecacheux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107142" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03686739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129317" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srishti Arora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Vlassopoulos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057316" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm00438g" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abdf91" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01075a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11088G" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01730E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.053602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohu Wu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01466" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105676" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pommella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.268006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marie Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267857v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00966C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717403115" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.148003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889803v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5025622" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.087" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr08457a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-018-9548-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00170" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dahesh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell Wolf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shabbir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hassager" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4997587" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Floresyona" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.02.069" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X38K1F36-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304654v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Goyal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castaing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015013630" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Jelinek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972253" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Fu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00710d" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427072v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083302" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366306v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foyart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.6b00516" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Remita" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj00826c" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250170v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Amoin Kouame" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979988v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4220" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225954v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.198302" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20154445086" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.714" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207403v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tamborini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032307" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01349A" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058850v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.078301" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840494v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51320c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Siril" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40342k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730777v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Maniti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Khalifat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriti Goggia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dalonneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.07.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700912v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Ghofraniha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25488c" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762379v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201200666" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301369z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laperrousaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.148302" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101141d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tixier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001807d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HM4JW2RH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514229v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Nakaya-Yaegashi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Imai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803304z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323837v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazoyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.011501" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ksar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm901364w" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514224v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem F. Siril" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9021134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514226v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faygal Ksar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetarani Surendran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803492j" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remita" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Surendran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ksar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keita" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801703z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129044v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Nakaya" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tabuteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.2828645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323730v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800196s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292254v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.126912" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502754v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0621167" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaunier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071672s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133792v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Trappe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bissig" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.051404" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021876v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003879v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vivares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126539v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apolstolescu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tokumoto" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116823v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. dos Santos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tokumoto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077920v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U.A. Martines" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeong" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Voorhout" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.10.022" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9BHXT7W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077832v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pena dos Santos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0484495" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QX3CW02H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126542v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077923v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la047092g" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6BLZT530-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004108v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133474v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apostolescu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200500011" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJTC71GN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122194v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.018301" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122193v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Olmsted" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cates" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10260-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335185v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manley" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Weitz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b204495a" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841380v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/1/329" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338950v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.021803" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122195v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592316v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y.D. Lu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890050030" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB91A60E5B98E0DB93A191F49409D46C9F1AB85D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556834v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fruchter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050669" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NXJ5LS9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761411v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fruchter" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ober" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050189" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F56D294CB6B861BA0EA9F84E09285AADDDA051FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9607060" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7605FN1N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557363v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp951920k" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7NG7P71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074208v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813086v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858936v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772348v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877616v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813070v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813297v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791771v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877654v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846743v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pichon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858951v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877635v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877629v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813307v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813327v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877799v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877667v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858954v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877812v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846665v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813330v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130225v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858994v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188382v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menut" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422046v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934733v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774583v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715256v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912810v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934692v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938934v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959338v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495935v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528630v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663709v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shaabir" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663722v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934737v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774706v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505624v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959931v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370655v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341661v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332389v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonneau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303466v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934715v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144648v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190842v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207437v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180612v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959307v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148904v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195985v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164758v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606436v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606486v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Banc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925051v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063623v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925039v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101051v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063053v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837456v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924799v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009203v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879605v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831514v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831515v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874403v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559418v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637578v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503273v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105736v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089202v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125149v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. dos Santos" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kooyman" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791785v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846729v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154559v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959323v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601702v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921567v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923737v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331931v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264161v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089171v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761388v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0118084" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMTFXHNC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>