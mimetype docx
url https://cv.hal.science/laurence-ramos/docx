--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -622,542 +622,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Leidenfrost impacting drops</w:t>
+                <w:t xml:space="preserve">X-ray Reflectivity Probing the Structural Evolution of Sunflower Proteins Adsorbed at the Air–Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kindness Isukwem</w:t>
+                <w:t xml:space="preserve">Guangcui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole-Ann Charles</w:t>
+                <w:t xml:space="preserve">Sushil Satija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ty Phou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1002, pp.A32. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (47), pp.25285-25294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879262v1</w:t>
+                <w:t xml:space="preserve">hal-04808923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-resolved dynamic light scattering within a millimeter-sized drop: From Brownian diffusion to the swelling of hydrogel beads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Inverse Leidenfrost impacting drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kindness Isukwem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole-Ann Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.064613⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1002, pp.A32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854337v1</w:t>
+                <w:t xml:space="preserve">hal-04879262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile-to-brittle transition and yielding in soft amorphous materials: perspectives and open questions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
+                <w:t xml:space="preserve">Space-resolved dynamic light scattering within a millimeter-sized drop: From Brownian diffusion to the swelling of hydrogel beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Aime</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SM01740K⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (6), pp.064613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.064613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699141v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Reflectivity Probing the Structural Evolution of Sunflower Proteins Adsorbed at the Air–Water Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ductile-to-brittle transition and yielding in soft amorphous materials: perspectives and open questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangcui Yuan</w:t>
+                <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sushil Satija</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Banc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Barentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (47), pp.25285-25294. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (35), pp.6868-6888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01740K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808923v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Properties of Gelling Systems in Nonlinear Shear Experiments</w:t>
               </w:r>
@@ -1182,51 +1182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13, pp.826 - 831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1312,51 +1312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.3976 - 3989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1518,287 +1518,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double rigidity transition rules the fate of drying colloidal drops</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
+                <w:t xml:space="preserve">A unified state diagram for the yielding transition of soft colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SM00625E⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02153-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301565v1</w:t>
+                <w:t xml:space="preserve">hal-04194500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified state diagram for the yielding transition of soft colloids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Pine</w:t>
+                <w:t xml:space="preserve">A double rigidity transition rules the fate of drying colloidal drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (36), pp.6968-6977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02153-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SM00625E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194500v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kitchen flows: Making science more accessible, affordable, and curiosity driven</w:t>
               </w:r>
@@ -1944,51 +1944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Thiriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (5), pp.051906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2312,51 +2312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of structural flexibility in the adsorption of wheat and sunflower proteins at an air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2580,51 +2580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between shear and biaxial extensional viscous dissipation in the expansion dynamics of Newtonian and rheo-thinning liquid sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole-Ann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srishti Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2701,51 +2701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelasticity and elastocapillarity effects in the impact of drops on a repellent surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole-Ann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2831,51 +2831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the protein composition on the structure and viscoelasticity of polymer-like gluten gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,64 +3467,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biaxial extensional viscous dissipation in sheets expansion formed by impact of drops of Newtonian and non-Newtonian fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole-Ann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Vlassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,51 +3601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the viscoelasticity of polymer gels of gluten proteins through solvent quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,51 +3986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Pommella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Marie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4090,51 +4090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation dynamics of gluten protein mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,499 +4218,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic dynamics and failure precursors of a gel under mechanical load</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Power law viscoelasticity of a fractal colloidal gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (14), pp.3587-3592. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62, pp.1429-1441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1717403115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.5025622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904079v1</w:t>
+                <w:t xml:space="preserve">hal-01889803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Beads and Drops on a Repellent Solid Surface: A Unified Description</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+                <w:t xml:space="preserve">Multistep building of a soft plant protein film at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ty Phou</w:t>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.148003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 526, pp.337 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761380v1</w:t>
+                <w:t xml:space="preserve">hal-01788790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power law viscoelasticity of a fractal colloidal gel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Microscopic dynamics and failure precursors of a gel under mechanical load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.5025622⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (14), pp.3587-3592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1717403115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889803v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistep building of a soft plant protein film at the air-water interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Impact of Beads and Drops on a Repellent Solid Surface: A Unified Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srishti Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 526, pp.337 - 346. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (14), pp.148003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.148003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788790v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swollen hexagonal liquid crystals as smart nanoreactors: implementation in materials chemistry for energy applications</w:t>
               </w:r>
@@ -4813,77 +4813,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Screening Cloud Point Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4928,1099 +4928,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with Emulsion Formulation to Control the Perforation of a Freely Expanding Liquid Sheet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model gluten gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Vernay</w:t>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcell Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (14), pp.3458-3467. </w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.175-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513239v1</w:t>
+                <w:t xml:space="preserve">hal-01509535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model gluten gels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Playing with Emulsion Formulation to Control the Perforation of a Freely Expanding Liquid Sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcell Wolf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
+                <w:t xml:space="preserve">Alois Würger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 75, pp.175-178. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (14), pp.3458-3467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509535v1</w:t>
+                <w:t xml:space="preserve">hal-01513239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittle fracture of polymer transient networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly active poly(3-hexylthiophene) nanostructures for photocatalysis under solar light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shabbir</w:t>
+                <w:t xml:space="preserve">Dita Floresyona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Hassager</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lampre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.4997587⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209, pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.02.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636998v1</w:t>
+                <w:t xml:space="preserve">hal-01553454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active poly(3-hexylthiophene) nanostructures for photocatalysis under solar light</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lampre</w:t>
+                <w:t xml:space="preserve">Brittle fracture of polymer transient networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srishti Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Shabbir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hassager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.02.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (6), pp.1267-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.4997587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01553454v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop impact experiment as a model experiment to investigate the role of oil-in-water emulsions in controlling the drop size distribution of an agricultural spray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Vernay</w:t>
+                <w:t xml:space="preserve">A stress-controlled shear cell for small-angle light scattering and microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Castaing</w:t>
+                <w:t xml:space="preserve">Remi Jelinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015013630⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (12), pp.123907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4972253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304654v1</w:t>
+                <w:t xml:space="preserve">hal-01292652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stress-controlled shear cell for small-angle light scattering and microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remi Jelinek</w:t>
+                <w:t xml:space="preserve">Small angle neutron scattering contrast variation reveals heterogeneities of interactions in protein gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sousai Appavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhendong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4972253⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (24), pp.5340-5352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00710d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292652v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small angle neutron scattering contrast variation reveals heterogeneities of interactions in protein gels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between viscosity and elasticity in freely expanding liquid sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srishti Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm00710d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.083302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.083302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317647v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between viscosity and elasticity in freely expanding liquid sheets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
+                <w:t xml:space="preserve">Drop impact experiment as a model experiment to investigate the role of oil-in-water emulsions in controlling the drop size distribution of an agricultural spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.083302. </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (8), pp.827-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.083302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015013630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427072v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous gelation of wheat gluten proteins in a food grade solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,51 +6119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6204,459 +6204,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting polymer nanofibers with controlled diameters synthesized in hexagonal mesophases</w:t>
+                <w:t xml:space="preserve">Conducting polymer nanostructures for photocatalysis under visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srabanti Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Amoin Kouame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39, pp.8311-8320. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.505-511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nj00826c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat4220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224129v1</w:t>
+                <w:t xml:space="preserve">hal-02979988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-light active conducting polymer nanostructures with superior photocatalytic activity</w:t>
+                <w:t xml:space="preserve">Conducting polymer nanofibers with controlled diameters synthesized in hexagonal mesophases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srabanti Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Amoin Kouame</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.18002. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.8311-8320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep18002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5nj00826c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250170v1</w:t>
+                <w:t xml:space="preserve">hal-01224129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting polymer nanostructures for photocatalysis under visible</w:t>
+                <w:t xml:space="preserve">Visible-light active conducting polymer nanostructures with superior photocatalytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srabanti Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Amoin Kouame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.505-511. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.18002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat4220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep18002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979988v1</w:t>
+                <w:t xml:space="preserve">hal-01250170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bursting of Dilute Emulsion-Based Liquid Sheets Driven by a Marangoni Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6807,51 +6807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free radially expanding liquid sheet in air: time- and space-resolved measurement of the thickness field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7041,64 +7041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeric Assembly of Gluten Proteins in an Aqueous Ethanol Solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7210,64 +7210,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (3), pp.1106-1115. </w:t>
@@ -7435,51 +7435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7784,334 +7784,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain refinement and partitioning of impurities in the grain boundaries of a colloidal polycrystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the porosity of bimetallic nanostructures by a soft templating approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neda Ghofraniha</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (23), pp.6214-6219. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (23), pp.4900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2sm25488c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201200666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700912v1</w:t>
+                <w:t xml:space="preserve">hal-00762379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the porosity of bimetallic nanostructures by a soft templating approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lehoux</w:t>
+                <w:t xml:space="preserve">Grain refinement and partitioning of impurities in the grain boundaries of a colloidal polycrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Ghofraniha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tamborini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (23), pp.4900. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (23), pp.6214-6219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201200666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2sm25488c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762379v1</w:t>
+                <w:t xml:space="preserve">hal-00700912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of nanoparticles embedded in micellar polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Tamborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Ghofraniha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8210,51 +8210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laperrousaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9458,235 +9458,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copolymer-induced stabilizing effect of highly swollen hexagonal mesophases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant unilamellar vesicles containing phosphatidylinositol(4,5)bisphosphate : characterization and functionality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la800196s⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95, pp.4348-4360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.107.126912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323730v1</w:t>
+                <w:t xml:space="preserve">hal-00292254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant unilamellar vesicles containing phosphatidylinositol(4,5)bisphosphate : characterization and functionality.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copolymer-induced stabilizing effect of highly swollen hexagonal mesophases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Picart</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 95, pp.4348-4360. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.5221-5224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1529/biophysj.107.126912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la800196s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292254v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of a new type of transient network : entangled wormilike micelles bridged by telechelic polymers</w:t>
               </w:r>
@@ -10452,319 +10452,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal mesoporous silica nanoparticles with large pores and a hierarchical porosity tested for HPLC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly swollen liquid crystals as new reactors for the synthesis of nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Surendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tokumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.U.A. Martines</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">W.F. Voorhout</w:t>
+                <w:t xml:space="preserve">E. Pena dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2004.10.022⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.1505-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0484495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077920v1</w:t>
+                <w:t xml:space="preserve">hal-00077832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly swollen liquid crystals as new reactors for the synthesis of nanomaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Tokumoto</w:t>
+                <w:t xml:space="preserve">Hexagonal mesoporous silica nanoparticles with large pores and a hierarchical porosity tested for HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.U.A. Martines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Persin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pena dos Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Ramos</w:t>
+                <w:t xml:space="preserve">W.F. Voorhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17, pp.1505-1514. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.627-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm0484495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2004.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077832v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly swollen liquid crystals as new reactors for the synthesis of nanomaterials</w:t>
               </w:r>
@@ -10875,51 +10875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence and stability of new nanoreactors : highly swollen hexagonal liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pena dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Tokumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11451,312 +11451,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Non-diffusive Slow Dynamics in Aging Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+                <w:t xml:space="preserve">The steric polymer layer of hairy wormlike micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b204495a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (1), pp.S225-S231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/1/329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335185v1</w:t>
+                <w:t xml:space="preserve">hal-04841380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The steric polymer layer of hairy wormlike micelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal Non-diffusive Slow Dynamics in Aging Soft Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Manley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Massiera</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.A. Weitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 15 (1), pp.S225-S231. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 123, pp.237 - 251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/1/329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b204495a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04841380v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Factor of Polymers Interacting via a Short Range Repulsive Potential: Application to Hairy Wormlike Micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12681,191 +12681,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is gluten a polymer like any other? A journey into the complexity of wheat proteins?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotropic compression of colloidal gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du Groupe Français des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECAM, Feb 2024, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813086v1</w:t>
+                <w:t xml:space="preserve">hal-04858936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic compression of colloidal gels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is gluten a polymer like any other? A journey into the complexity of wheat proteins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network dynamics: Synthesis, structure and mechanical properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECAM, Feb 2024, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Colloque National du Groupe Français des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858936v1</w:t>
+                <w:t xml:space="preserve">hal-04813086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle-to-ductile transition in colloidal gels</w:t>
               </w:r>
@@ -12914,260 +12914,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affine hierarchical compaction of drying beads of colloidal gel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression of beads of colloidal gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">ESI-CECAM joint workshop "Failure in soft materials: from yielding to fracture”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877616v1</w:t>
+                <w:t xml:space="preserve">hal-04813070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of beads of colloidal gel</w:t>
+                <w:t xml:space="preserve">Is gluten a polymer like any other? a journey into the complexity of wheat proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESI-CECAM joint workshop "Failure in soft materials: from yielding to fracture”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">Workshop « Protéines et Matériaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813070v1</w:t>
+                <w:t xml:space="preserve">hal-04813297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is gluten a polymer like any other? a journey into the complexity of wheat proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affine hierarchical compaction of drying beads of colloidal gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Protéines et Matériaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813297v1</w:t>
+                <w:t xml:space="preserve">hal-04877616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic Degradation of Biopolymers:A combined Light Scattering - Fluorescence study</w:t>
               </w:r>
@@ -13272,351 +13272,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying drops of colloidal suspension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Milani</w:t>
+                <w:t xml:space="preserve">A unified state diagram for the yielding transition of soft colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Comp Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Ancona, Italy</w:t>
+              <w:t xml:space="preserve">CompFlu 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877654v1</w:t>
+                <w:t xml:space="preserve">hal-04858951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluten gels : linear rheology and start-up shear experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Banc</w:t>
+                <w:t xml:space="preserve">Drying drops of colloidal suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du GDR Solliciter LA Matière Molle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sète, France</w:t>
+              <w:t xml:space="preserve">Soft Comp Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846743v1</w:t>
+                <w:t xml:space="preserve">hal-04877654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified state diagram for the yielding transition of soft colloids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
+                <w:t xml:space="preserve">Gluten gels : linear rheology and start-up shear experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompFlu 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Chennai, India</w:t>
+              <w:t xml:space="preserve">Journée annuelle du GDR Solliciter LA Matière Molle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858951v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The network hardening of drying beads of colloidal gel</w:t>
               </w:r>
@@ -14185,90 +14185,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified state diagram for the yielding transition of soft colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soft Matter Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14287,243 +14287,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying beads of colloidal gel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Milani</w:t>
+                <w:t xml:space="preserve">Start-up shear experiments investigating nonlinear rheology for model glutens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SLAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du GDR Solliciter LA Matière Molle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, conference en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877812v1</w:t>
+                <w:t xml:space="preserve">hal-04846665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Start-up shear experiments investigating nonlinear rheology for model glutens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ameur Louhichi</w:t>
+                <w:t xml:space="preserve">Drying beads of colloidal gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Banc</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du GDR Solliciter LA Matière Molle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, conference en ligne, France</w:t>
+              <w:t xml:space="preserve">GDR SLAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846665v1</w:t>
+                <w:t xml:space="preserve">hal-04877812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food as complex soft matter physics systems - Is gluten a polymer gel like any others? A journey into the complexity of wheat proteins?</w:t>
               </w:r>
@@ -14578,51 +14578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial behavior of plant proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14712,64 +14712,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yielding of Soft Colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14807,51 +14807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of proteins: the gluten case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14932,51 +14932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard and soft proteins at fluid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15066,64 +15066,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unjamming transition of soft colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15174,51 +15174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial behavior of plant based proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15295,51 +15295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial behavior of plant based proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15416,51 +15416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and structure of wheat proteins film at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15537,64 +15537,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The yielding transition of soft colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Truzzolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15645,77 +15645,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of elastic beads and liquid drops on repellent surface :a unified description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srishti Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15770,51 +15770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions and assemblies of wheat proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15891,77 +15891,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of solid and liquid balls on a solid surface: an unified description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srishti Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16016,51 +16016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure precursors in the dynamics of a colloidal gel under creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16124,51 +16124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srishti Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shaabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hassager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16245,51 +16245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srishti Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shaabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hassager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16334,243 +16334,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure precursors in the dynamics of a colloidal gel under creep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Aime</w:t>
+                <w:t xml:space="preserve">Gliadins at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GdR Micropesanteur Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Fréjus, France</w:t>
+              <w:t xml:space="preserve">European Student Colloid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934737v1</w:t>
+                <w:t xml:space="preserve">hal-01774706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gliadins at the air/water interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Failure precursors in the dynamics of a colloidal gel under creep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Student Colloid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Réunion GdR Micropesanteur Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774706v1</w:t>
+                <w:t xml:space="preserve">hal-01934737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Drops and Beads of Gel</w:t>
               </w:r>
@@ -16619,420 +16619,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions et assemblages de prolamines de blé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Small angle neutron scattering contrast variation reveals heterogeneities of interactions in protein gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du GDR AMC2 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Banyuls, France</w:t>
+              <w:t xml:space="preserve">SoftComp Annual Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ancone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959931v1</w:t>
+                <w:t xml:space="preserve">hal-01332389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bursting of dilute emulsion-based liquid sheets driven by a Marangoni effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Vernay</w:t>
+                <w:t xml:space="preserve">Interactions et assemblages de prolamines de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Soft Matter Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rencontres du GDR AMC2 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370655v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic dynamics during the creep of a colloidal gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Physics of Materials, StatPhys Sattelite meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small angle neutron scattering contrast variation reveals heterogeneities of interactions in protein gels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">Bursting of dilute emulsion-based liquid sheets driven by a Marangoni effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftComp Annual Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Ancone, Italy</w:t>
+              <w:t xml:space="preserve">International Soft Matter Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332389v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity and onset of yielding of a soft colloidal gel</w:t>
               </w:r>
@@ -17113,51 +17113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloidal, Macromolecular &amp; Biological Gels: Formulation, Properties &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Schloss Hernstein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17176,437 +17176,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel gels from gluten proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of dilute oil-in-water emulsions in the destabilization mechanisms of liquid sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, nantes, France</w:t>
+              <w:t xml:space="preserve">29th Conference of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144648v1</w:t>
+                <w:t xml:space="preserve">hal-01207437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear rheology and fracture in polymer-based viscoelastic fluids</w:t>
+                <w:t xml:space="preserve">Spontaneous gelation of wheat gluten proteins in a food grade solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnés Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190842v1</w:t>
+                <w:t xml:space="preserve">hal-01164767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous gelation of wheat gluten proteins in a food grade solvent</w:t>
+                <w:t xml:space="preserve">Non-linear rheology and fracture in polymer-based viscoelastic fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
+              <w:t xml:space="preserve">23ème Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164767v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of dilute oil-in-water emulsions in the destabilization mechanisms of liquid sheet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel gels from gluten proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Conference of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207437v1</w:t>
+                <w:t xml:space="preserve">hal-01144648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17657,77 +17657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SANS study of a gluten protein gel: Why are SAXS and SANS profiles diffrents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17778,51 +17778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFORATION OF A FREE RADIALLY EXPANDING LIQUID SHEET OF A DILUTE O/W EMULSION IN AIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17873,64 +17873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SANS study of a gluten protein gel: Why are SAXS and SANS profiles different?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17981,64 +17981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeric assembly of gluten proteins in an aqueous ethanol solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18096,558 +18096,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration and Rheological Properties of Gels made from Gluten Proteins</w:t>
+                <w:t xml:space="preserve">Drop impact experiment as a model experiment to investigate the role of oil-in-water emulsion in controlling the drop size distribution of an agricultural spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual European Rheological Conference (AERC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">26th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Breme, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606436v1</w:t>
+                <w:t xml:space="preserve">hal-01063623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novels gels from wheat gluten proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Structuration and Rheological Properties of Gels made from Gluten Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amelie Banc</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée scientifique du labex NUMEV (solutions numériques, matérielles et modélisation pour l’environnement et le vivant)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. Annual European Rheological Conference (AERC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606486v1</w:t>
+                <w:t xml:space="preserve">hal-01606436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Novels gels from wheat gluten proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">3. Journée scientifique du labex NUMEV (solutions numériques, matérielles et modélisation pour l’environnement et le vivant)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925051v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop impact experiment as a model experiment to investigate the role of oil-in-water emulsion in controlling the drop size distribution of an agricultural spray</w:t>
+                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Vernay</w:t>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Breme, Germany</w:t>
+              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063623v1</w:t>
+                <w:t xml:space="preserve">hal-02925051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18711,51 +18711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop impact experiment as a model experiment to investigate the role of oil-in-water emulsions in controlling the drop size distribution of an agricultural spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18806,51 +18806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop impact experiment as a model experiment to investigate the role of oil-in-water emulsion in controlling the drop size distribution of an agricultural spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18901,64 +18901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'un dispositif microfluidique pour la caractérisation in-situ de la structure et des propriétés rhéologiques de gels de peptides modèles issus du gluten présentant des propriétés élastomériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19020,273 +19020,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration and rheological properties of gels made from gluten proteins</w:t>
+                <w:t xml:space="preserve">Role of dilute oil-in-water emulsion in the destabilization mechanism of a liquid sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SoftComp &amp; ESMI Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924799v1</w:t>
+                <w:t xml:space="preserve">hal-01009203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of dilute oil-in-water emulsion in the destabilization mechanism of a liquid sheet</w:t>
+                <w:t xml:space="preserve">Structuration and rheological properties of gels made from gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Vernay</w:t>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftComp &amp; ESMI Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Laboratoire du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009203v1</w:t>
+                <w:t xml:space="preserve">hal-02924799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent plasticity in a colloidal polycrystal</w:t>
               </w:r>
@@ -19475,77 +19475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of model systems made from gluten proteins near the liquid-solid transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnés Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19691,51 +19691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-confinement in self-made web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Ghofraniha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Tamborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19812,51 +19812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-controlled confinement of nanoparticles in the web of grain boundaries of a colloidal polycrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Ghofraniha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Tamborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19946,51 +19946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductility versus Brittleness in Self-Assembled Transient Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tabuteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20577,51 +20577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Rheology 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rio de janeiro (en visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20659,51 +20659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20784,51 +20784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions and assemblies of wheat proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20892,64 +20892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration and mechanical properties of gels made from gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21389,51 +21389,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bursting mechanism of dilute emulsion based liquid sheets: anti-drift application for agricultural sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21509,103 +21509,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Adjuvant Compositions of Oil/Surfactant/Salt Emulsions and Methods for Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 62/192,127. L2C:15-246. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22056,51 +22056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Orr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burebi Yiming" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxia Luan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Milani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavalletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113534" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindness Isukwem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064613" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aime" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01740K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcui Yuan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Satija" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Louhichi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.4c00121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Urbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Egelhaaf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Mao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ad06cc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00625E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Truzzolillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02153-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Fuller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lisicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold J. T. M. Mathijssen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre J. L. Mossige" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Pasquino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131565" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Behra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Thiriez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089744" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pincemaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecacheux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107142" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03686739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129317" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srishti Arora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Vlassopoulos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057316" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm00438g" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abdf91" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01075a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11088G" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01730E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.053602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohu Wu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01466" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105676" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pommella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.268006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marie Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267857v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00966C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717403115" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.148003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889803v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5025622" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.087" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr08457a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-018-9548-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00170" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dahesh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell Wolf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shabbir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hassager" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4997587" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Floresyona" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.02.069" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X38K1F36-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304654v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Goyal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castaing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015013630" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Jelinek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972253" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Fu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00710d" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427072v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083302" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366306v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foyart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.6b00516" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Remita" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj00826c" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250170v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Amoin Kouame" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979988v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4220" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225954v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.198302" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20154445086" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.714" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207403v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tamborini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032307" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01349A" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058850v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.078301" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840494v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51320c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Siril" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40342k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730777v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Maniti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Khalifat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriti Goggia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dalonneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.07.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700912v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Ghofraniha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25488c" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762379v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201200666" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301369z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laperrousaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.148302" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101141d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tixier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001807d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HM4JW2RH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514229v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Nakaya-Yaegashi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Imai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803304z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323837v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazoyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.011501" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ksar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm901364w" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514224v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem F. Siril" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9021134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514226v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faygal Ksar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetarani Surendran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803492j" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remita" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Surendran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ksar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keita" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801703z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129044v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Nakaya" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tabuteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.2828645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323730v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800196s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292254v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.126912" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502754v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0621167" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaunier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071672s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133792v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Trappe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bissig" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.051404" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021876v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003879v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vivares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126539v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apolstolescu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tokumoto" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116823v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. dos Santos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tokumoto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077920v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U.A. Martines" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeong" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Voorhout" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.10.022" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9BHXT7W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077832v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pena dos Santos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0484495" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QX3CW02H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126542v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077923v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la047092g" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6BLZT530-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004108v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133474v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apostolescu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200500011" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJTC71GN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122194v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.018301" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122193v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Olmsted" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cates" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10260-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335185v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manley" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Weitz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b204495a" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841380v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/1/329" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338950v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.021803" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122195v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592316v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y.D. Lu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890050030" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB91A60E5B98E0DB93A191F49409D46C9F1AB85D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556834v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fruchter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050669" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NXJ5LS9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761411v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fruchter" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ober" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050189" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F56D294CB6B861BA0EA9F84E09285AADDDA051FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9607060" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7605FN1N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557363v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp951920k" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7NG7P71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074208v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813086v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858936v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772348v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877616v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813070v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813297v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791771v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877654v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846743v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pichon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858951v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877635v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877629v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813307v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813327v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877799v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877667v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858954v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877812v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846665v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813330v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130225v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858994v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188382v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menut" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422046v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934733v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774583v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715256v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912810v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934692v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938934v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959338v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495935v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528630v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663709v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shaabir" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663722v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934737v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774706v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505624v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959931v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370655v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341661v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332389v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonneau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303466v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934715v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144648v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190842v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207437v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180612v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959307v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148904v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195985v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164758v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606436v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606486v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Banc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925051v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063623v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925039v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101051v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063053v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837456v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924799v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009203v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879605v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831514v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831515v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874403v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559418v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637578v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503273v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105736v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089202v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125149v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. dos Santos" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kooyman" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791785v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846729v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154559v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959323v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601702v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921567v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923737v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331931v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264161v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089171v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761388v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0118084" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMTFXHNC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Orr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burebi Yiming" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxia Luan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Milani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavalletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113534" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcui Yuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Satija" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindness Isukwem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1164" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064613" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01740K" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Louhichi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.4c00121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Urbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Egelhaaf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Mao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ad06cc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Truzzolillo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02153-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00625E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Fuller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lisicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold J. T. M. Mathijssen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre J. L. Mossige" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Pasquino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131565" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Behra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Thiriez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089744" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pincemaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecacheux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107142" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03686739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129317" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srishti Arora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Vlassopoulos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057316" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm00438g" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abdf91" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01075a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11088G" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01730E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.053602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohu Wu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01466" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105676" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pommella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.268006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marie Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267857v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00966C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5025622" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904079v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717403115" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.148003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr08457a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-018-9548-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dahesh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell Wolf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Floresyona" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.02.069" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X38K1F36-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shabbir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hassager" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4997587" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Jelinek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972253" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Fu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00710d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083302" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Goyal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castaing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015013630" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366306v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foyart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.6b00516" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Amoin Kouame" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Remita" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4220" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj00826c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250170v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225954v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.198302" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20154445086" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.714" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207403v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tamborini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032307" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01349A" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058850v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.078301" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840494v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51320c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Siril" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40342k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730777v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Maniti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Khalifat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriti Goggia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dalonneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.07.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201200666" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Ghofraniha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25488c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301369z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laperrousaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.148302" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101141d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tixier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001807d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HM4JW2RH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514229v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Nakaya-Yaegashi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Imai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803304z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323837v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazoyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.011501" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ksar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm901364w" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514224v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem F. Siril" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9021134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514226v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faygal Ksar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetarani Surendran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803492j" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remita" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Surendran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ksar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keita" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801703z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129044v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Nakaya" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tabuteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.2828645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292254v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.126912" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323730v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800196s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502754v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0621167" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaunier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071672s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133792v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Trappe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bissig" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.051404" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021876v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003879v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vivares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126539v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apolstolescu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tokumoto" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116823v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. dos Santos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tokumoto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077832v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pena dos Santos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0484495" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QX3CW02H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077920v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U.A. Martines" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Voorhout" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.10.022" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9BHXT7W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126542v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077923v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la047092g" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6BLZT530-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004108v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133474v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apostolescu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200500011" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJTC71GN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122194v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.018301" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122193v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Olmsted" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cates" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10260-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841380v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/1/329" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335185v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manley" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Weitz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b204495a" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338950v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.021803" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122195v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592316v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y.D. Lu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890050030" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB91A60E5B98E0DB93A191F49409D46C9F1AB85D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556834v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fruchter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050669" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NXJ5LS9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761411v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fruchter" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ober" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050189" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F56D294CB6B861BA0EA9F84E09285AADDDA051FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9607060" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7605FN1N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557363v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp951920k" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7NG7P71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074208v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858936v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813086v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772348v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813070v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813297v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877616v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791771v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858951v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877654v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846743v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pichon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877635v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877629v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813307v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813327v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877799v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877667v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858954v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846665v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877812v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813330v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130225v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858994v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188382v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menut" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422046v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934733v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774583v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715256v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912810v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934692v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938934v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959338v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495935v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528630v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663709v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shaabir" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663722v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774706v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934737v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505624v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332389v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonneau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959931v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341661v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370655v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303466v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934715v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207437v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164767v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190842v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144648v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180612v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959307v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148904v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195985v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164758v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063623v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606436v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606486v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Banc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925051v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925039v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101051v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063053v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837456v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009203v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924799v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879605v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831514v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831515v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874403v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559418v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637578v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503273v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105736v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089202v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125149v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. dos Santos" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kooyman" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791785v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846729v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154559v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959323v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601702v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921567v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923737v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331931v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264161v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089171v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761388v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0118084" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMTFXHNC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>