--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -66,8115 +66,104 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (65)</w:t>
-[...8009 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen-enriched activated carbons for the capture and separation of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Morales Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8206,8071 +195,8071 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone d'Etudes des Carbones, Jun 2025, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated carbons and activated carbons with supported magnetic particles for the removal of micropollutants from wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’adsorption-désorption de norovirus murins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.P. Raval</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818576v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-based passive samplers for the analysis of norovirus in wastewater by adsorption and desorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Chitosan and activated carbon-based passive samplers for the analysis of norovirus in environmental water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">The 1st International Conference on Advanced and Multifunctional Materials (ICAMM’24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818560v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-based passive samplers for the analysis of norovirus in wastewater by adsorption and desorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’adsorption-désorption de norovirus murins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
+              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708750v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan and activated carbon-based passive samplers for the analysis of norovirus in environmental water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’analyse de norovirus dans les eaux usées via une adsorption-désorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Conference on Advanced and Multifunctional Materials (ICAMM’24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Ho Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">15ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818552v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’adsorption-désorption de norovirus murins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nitrogen enriched activated carbons for the CO2 capture and separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818698v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’adsorption-désorption de norovirus murins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbones activés enrichis en azote pour la capture/séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone des carbones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone d'Etude des carbones, May 2024, Saint-Dié -des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418075v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’analyse de norovirus dans les eaux usées via une adsorption-désorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activated carbons with supported magnetic particles for the removal of micropollutants from wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niravkumar P Raval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lahurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gibeaux</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818674v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen enriched activated carbons for the CO2 capture and separation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement des joints à base de graphite lors de l'oxydation thermique : prédiction du vieillissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
+              <w:t xml:space="preserve">Workshop « Etanchéité », Technetics – Maestral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708769v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbones activés enrichis en azote pour la capture/séparation du CO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+                <w:t xml:space="preserve">Activated carbons and activated carbons with supported magnetic particles for the removal of micropollutants from wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P. Raval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone des carbones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone d'Etude des carbones, May 2024, Saint-Dié -des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611933v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des joints à base de graphite lors de l'oxydation thermique : prédiction du vieillissement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Chitosan-based passive samplers for the analysis of norovirus in wastewater by adsorption and desorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Moutte</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Etanchéité », Technetics – Maestral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818664v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated carbons with supported magnetic particles for the removal of micropollutants from wastewater</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chitosan-based passive samplers for the analysis of norovirus in wastewater by adsorption and desorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708786v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan-based activated carbons for CO2 capture and biogas upgrading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morales-Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st French-German Adsorption Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPM, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbones à base de chitosane pour l'élimination des micropolluants dans les eaux de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirav P. Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriko Yoshizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of chitosan-based carbons for the eco-efficient removal of emerging contaminants from the wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirav P. Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Seminar Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphères de carbone activé enrichies en azote pour l’adsorption d’un micropolluant de l’air intérieur : le dioxyde d’azote</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Activated biochar from spruce and pine wood applied for pharmaceuticals molecules removal from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de l'Association Française de l'Adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, distanciel, France</w:t>
+              <w:t xml:space="preserve">EMCEI, 3rd Euro-Mediterranean Conference for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415242v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of formaldehyde and nitrogen dioxide by activated carbons prepared from chitosane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Annual IS2M meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration de billes de carbone activé à partir de chitosane pour le traitement de l’air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Webinaire de la section Rhône-Alpes de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated biochar from spruce and pine wood applied for pharmaceuticals molecules removal from water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bois de pin et d’épicéa : d’un déchet à un matériau carboné pour le traitement des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ondarts</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMCEI, 3rd Euro-Mediterranean Conference for Environmental Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415322v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphères de carbone activé enrichies en azote pour l’adsorption d’un micropolluant de l’air intérieur : le formaldéhyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois de pin et d’épicéa : d’un déchet à un matériau carboné pour le traitement des eaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Activated carbon beads from chitosan for the NO2 and formaldehyde removal from indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
+              <w:t xml:space="preserve">IAP 2021, The 11th Interfaces Against Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, distanciel (Wuhan), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415286v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated carbon beads from chitosan for the NO2 and formaldehyde removal from indoor air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sphères de carbone activé enrichies en azote pour l’adsorption d’un micropolluant de l’air intérieur : le dioxyde d’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Outin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAP 2021, The 11th Interfaces Against Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, distanciel (Wuhan), China</w:t>
+              <w:t xml:space="preserve">10èmes Journées de l'Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415314v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphères de carbone activé enrichies en azote pour le traitement de l’air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Carb-ON.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, web, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption des ions Cr(VI) sur une kaolinite modifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bounab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">A. Oumedjbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées de l'Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Ponts ParisTech et IFSTTAR, Jan 2020, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de matériaux et amélioration de leur réactivité sous irradiation ultrasonore pour l'élimination des ions Cr(VI) en milieu aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhane Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Oumedjbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 5ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorbants hybrides pour le traitement de l’eau, préparés à base de chitosane et de carbone : carbone activé ou oxyde graphitique.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fenton treatment using iron nanoparticles supported on activated carbon from banana spike: Rhodamine B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. H. Briton Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yao Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Soneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Obernai, France</w:t>
+              <w:t xml:space="preserve">removal and treatment of dyeing wastewater.IAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045161v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast elaboration of chitosan porous beads by prilling and selective adsorption of heavy metals by complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenton treatment using iron nanoparticles supported on activated carbon from banana spike: Rhodamine B</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adsorbants hybrides pour le traitement de l’eau, préparés à base de chitosane et de carbone : carbone activé ou oxyde graphitique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouyahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">removal and treatment of dyeing wastewater.IAP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">SFEC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045273v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling ultrasound treatment and adsorption on activated carbon for the removal micropollutants from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water micropollutants: from detection to removal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de charbons actifs à partir de mélange de précurseurs lignocellulosiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Accélération de l'adsorption de l'ibuprofène sur un tissu de carbone activé microporeux par un traitement ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, St Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés, 4ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045177v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération de l'adsorption de l'ibuprofène sur un tissu de carbone activé microporeux par un traitement ultrasonore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A universal hybrid adsorbent based on chitosan/carbon material/clay for water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouyahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés, 4ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CESEP2017, 7th International Conference on Carbon for Energy Storage/Conversion and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045168v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal hybrid adsorbent based on chitosan/carbon material/clay for water treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Préparation de charbons actifs à partir de mélange de précurseurs lignocellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESEP2017, 7th International Conference on Carbon for Energy Storage/Conversion and Environment Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">SFEC2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, St Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045035v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of chitosan micro-beads by prilling method for water treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption and Desorption of Emerging Water Contaminants on Activated Carbon Fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux Delpeux-Ouldriane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lakehal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+                <w:t xml:space="preserve">Mickael Gineys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Montembault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. David</w:t>
+                <w:t xml:space="preserve">François Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF Rhône-Alpes 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NewTech 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain. Paper No. 184, p. 184-1-184-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/ijepr.2016.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045184v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du traitement des eaux usées de teinturerie par le procédé Fenton hétérogène utilisant des nanoparticules de fer supportées sur le charbon actif de la hampe de banane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adsorption of ibuprofen on a microporous carbon fabric, effect of ultrasound irradiation, competition with organic matter, and pore filling by a biofilm. Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès du Gruttee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Against Pollution (IAP2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045179v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and Desorption of Emerging Water Contaminants on Activated Carbon Fabrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Masson</w:t>
+                <w:t xml:space="preserve">Adsorption of indoor toxic gas by ionic liquid impregnated activated carbons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A.A. Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I.Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thangarajoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NewTech 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Fundamental and Applied Science (ICFAS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kuala Lumpur, Malaysia. p. 040013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937738v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of ibuprofen on a microporous carbon fabric, effect of ultrasound irradiation, competition with organic matter, and pore filling by a biofilm. Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adsorption de l’ibuprofène sur un tissu de carbone microporeux, effet d’une irradiation ultrasonore, de la compétition avec la matière organique et du dépôt d’un biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Fontvieille</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Against Pollution (IAP2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">SFEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045074v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of indoor toxic gas by ionic liquid impregnated activated carbons.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.A.A. Rahman</w:t>
+                <w:t xml:space="preserve">Effets des ultrasons, de la compétition avec la matière organique dissoute et du biofilm formé en surface sur les cinétiques d’adsorption de l’ibuprofène sur un tissu de carbone activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Lévêque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Thangarajoo</w:t>
+                <w:t xml:space="preserve">D. Fontvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fundamental and Applied Science (ICFAS2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Kuala Lumpur, Malaysia. p. 040013</w:t>
+              <w:t xml:space="preserve">5èmes Journées Annuelles de l’Association Française de l’Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045051v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption de l’ibuprofène sur un tissu de carbone microporeux, effet d’une irradiation ultrasonore, de la compétition avec la matière organique et du dépôt d’un biofilm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optimisation du traitement des eaux usées de teinturerie par le procédé Fenton hétérogène utilisant des nanoparticules de fer supportées sur le charbon actif de la hampe de banane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Briton Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yao Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">11ème congrès du Gruttee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045190v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des ultrasons, de la compétition avec la matière organique dissoute et du biofilm formé en surface sur les cinétiques d’adsorption de l’ibuprofène sur un tissu de carbone activé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Elaboration of chitosan micro-beads by prilling method for water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Fontvielle</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Annuelles de l’Association Française de l’Adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">SCF Rhône-Alpes 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045196v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eponges de carbone pour la dépollution par absorption de solvants et d’hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramos-Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFEC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">SCF Rhône-Alpes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045212v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et interprétation des isothermes d'adsorption binaire de deux liquides ioniques et de l'ibuprofène sur un tissu du carbone activé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adsorption of micropollutants onto activated carbon fabric and felt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gineys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFEC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">CESEP’2015 (6th International Conference on Carbon for Energy Storage/Conversion and Environment Protection)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045203v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and desorption of emerging water contaminants on activated carbon fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux Delpeux-Ouldriane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEPR’15 (5th International Conference on Environmental Pollution and Remediation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature and high temperature sealing properties and compression properties of compressive gaskets made of micrometric vermiculite particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Juliaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroclay 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eponges de carbone pour la dépollution par absorption de solvants et d’hydrocarbures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ultrasound treatment of glassy carbon for nanoparticle preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Chaudet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Komatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF Rhône-Alpes 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd Asia-Oceania Sonochemical Society conference (AOSS2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045200v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of micropollutants onto activated carbon fabric and felt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Adsorption de micropolluants sur tissus et feutres de carbone activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gineys</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESEP’2015 (6th International Conference on Carbon for Energy Storage/Conversion and Environment Protection)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">GFEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045090v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound treatment of glassy carbon for nanoparticle preparation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adsorption de micropolluants sur des tissus et feutre de carbone activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Asia-Oceania Sonochemical Society conference (AOSS2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">4èmes Journées Annuelles de l’Association Française de l’Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045250v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption de micropolluants sur tissus et feutres de carbone activé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modélisation et interprétation des isothermes d'adsorption binaire de deux liquides ioniques et de l'ibuprofène sur un tissu du carbone activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFEC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045206v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption de micropolluants sur des tissus et feutre de carbone activé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Eponges de carbone pour la dépollution par absorption de solvants et d’hydrocarbures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Annuelles de l’Association Française de l’Adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">GFEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045219v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications physiques et chimiques de carbones activés et étude de l’adsorption de polluants organiques émergents en milieux aqueux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etude de l’adsorption de micropolluants sur des tissus et feutres de carbone activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CFEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045224v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’adsorption de micropolluants sur des tissus et feutres de carbone activé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Fabrication et caractérisation (texturale et chimique) de carbones activés issus de coque de noix d’abricot, et comparaison de leurs propriétés d’adsorption d’un colorant avec celles d’un charbon actif commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">GFEC 2014, Colloque du Groupe Français d'Etude des Carbones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nouan-Le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045231v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’adsorption de micropolluants sur des tissus et feutres de carbone activé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Adsorption kinetics and isotherms of micropollutants onto activated carbon fabric and felt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
+              <w:t xml:space="preserve">. Interfaces in water and Environmental Science – IAP2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045227v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation (texturale et chimique) de carbones activés issus de coque de noix d’abricot, et comparaison de leurs propriétés d’adsorption d’un colorant avec celles d’un charbon actif commercial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Etude de l’adsorption de micropolluants sur des tissus et feutres de carbone activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFEC 2014, Colloque du Groupe Français d'Etude des Carbones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nouan-Le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">10ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045239v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption kinetics and isotherms of micropollutants onto activated carbon fabric and felt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modifications physiques et chimiques de carbones activés et étude de l’adsorption de polluants organiques émergents en milieux aqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Interfaces in water and Environmental Science – IAP2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045230v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of ibuprofen on modified activated carbon fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasushi Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of micropollutants onto microporous activated carbon fabric and felt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Carbon FOR Energy Storage CESEP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Mülheim a.d. Ruhr, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of activated carbon for the removal of Ibuprofen. CESEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESEP 2013 Carbon for Energy Storage/Conversion and Environment Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Mülheim a.d. Ruhr, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of ionic liquids from aqueous streams onto microporous activated carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of activated carbon for the removal of Ibuprofen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impregnation of TEDA onto Activated Carbon at Pilot Scale Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Irfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mansha Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yasushi Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817170v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impregnation of TEDA onto Activated Carbon at Pilot Scale Level</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modification of activated carbon for the removal of Ibuprofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasushi Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817169v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exfoliation and size reduction treatment of vermiculite by ultrasound irradiation ESS 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Society of Sonochemistry Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic carbons from coffee grounds activated by phosphoric acid: surface chemistry and adsorption characteristics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The adsorption of ionic liquids onto modified activated carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc A. Dubois</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Carbon 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577074v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of various ionic liquids using activated carbons. CESEP 2011.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Synthetic carbons from coffee grounds activated by phosphoric acid: surface chemistry and adsorption characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reffas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Irfan</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Carbons for Energy Storage – Conversion and Environment Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vichy, France</w:t>
+              <w:t xml:space="preserve">Carbon'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817412v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adsorption of ionic liquids onto modified activated carbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Removal of various ionic liquids using activated carbons. CESEP 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">4th International Conference on Carbons for Energy Storage – Conversion and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818061v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement par le charbon actif des eaux polluées par le manganèse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Removal of ionic liquids and dyes using various activated carbons and regeneration thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Irfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international sur les Energies Renouvelables et l'Environnement : CERE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Carbon 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Clemson University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818254v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of ionic liquids and dyes using various activated carbons and regeneration thereof</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Traitement par le charbon actif des eaux polluées par le manganèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissaf Bentabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kebabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Clemson University, United States</w:t>
+              <w:t xml:space="preserve">Congrès international sur les Energies Renouvelables et l'Environnement : CERE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818256v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la modification de la surface des carbones activés par des méthodes d’oxydation et de réduction : application à l’élimination de l’ibuprofène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées nationales de la chimie, société chimique de Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la vermiculite par le péroxyde d'hydrogène et des traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque du GFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16280,10117 +8269,18128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air treatment of formaldehyde by N-enriched activated carbon beads with or without CuO/Cu supported nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 203, pp.107870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psep.2025.107870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and insights in CO2 adsorption using N-doped carbons under realistic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morales-Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 273, pp.121211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetite-Doped Activated Carbon Beads and Powder Derived from Chitosan for Adsorption of Emerging Contaminants in Drinkable Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirav Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriko Yoshizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (22), pp.4443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules30224443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan hydrogels as passive samplers for the analysis of norovirus in various types of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76, pp.108032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.108032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrihydrite coating on kaolinite assisted by ultrasound for improving Cr(VI) adsorption in aqueous solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
+                <w:t xml:space="preserve">Ferrihydrite coating on kaolinite assisted by ultrasound for improving Cr(VI) adsorption in aqueous solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oumedjbeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 250, pp.107287. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501907v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrihydrite coating on kaolinite assisted by ultrasound for improving Cr(VI) adsorption in aqueous solutions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Muller</w:t>
+                <w:t xml:space="preserve">Ferrihydrite coating on kaolinite assisted by ultrasound for improving Cr(VI) adsorption in aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhane Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Oumedjbeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 250</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 250, pp.107287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818524v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the heterogeneous catalyst from electrocoagulation sludge for the removal of methylene blue in the presence of persulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Gouessé Henri Briton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Eric Adou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Stéphane Assémian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10934529.2022.2035582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan-multilayered graphene oxide hybrid beads for Zn 2 + and metoprolol adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Bouyahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Amayas Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Belabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (G1), pp.205-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crchim.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Hydrophobic Carbon Sponge Nanocomposite for Oil Spill Cleanup</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benaouda Bestani</w:t>
+                <w:t xml:space="preserve">Potentialities of a mesoporous activated carbon as virus detection probe in aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasushi Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15238389⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, pp.114496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2022.114496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894105v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of a mesoporous activated carbon as virus detection probe in aquatic systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yasushi Soneda</w:t>
+                <w:t xml:space="preserve">Development of a Hydrophobic Carbon Sponge Nanocomposite for Oil Spill Cleanup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Mahida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaid Mechab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaouda Bestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2022.114496⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (23), pp.8389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15238389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591925v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of Cu doped activated carbon beads from chitosan</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Ondarts</w:t>
+                <w:t xml:space="preserve">Bivalve shells ( Corbula trigona ) as a new adsorbent for the defluoridation of groundwater by adsorption-precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’zébo Sylvestre Yapo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bi Gouessé Henri Briton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadat Aw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Drogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10934529.2021.1917937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267917v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of zero valent iron nanoparticles by ultrasound-assisted synthesis, study of Cr(VI) removal and application for the treatment of metal surface processing wastewater</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Characterization of Cr(III) interaction with kaolinite – Effect of the presence of Cr(VI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhane Amani Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104773⟩</w:t>
+              <w:t xml:space="preserve">Acta Scientifica Naturalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.10-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/asn-2021-0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03018184v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Cr(III) interaction with kaolinite – Effect of the presence of Cr(VI)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of Cu doped activated carbon beads from chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Runtti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Scientifica Naturalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/asn-2021-0024⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 322, pp.111147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562606v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bivalve shells ( Corbula trigona ) as a new adsorbent for the defluoridation of groundwater by adsorption-precipitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sadat Aw</w:t>
+                <w:t xml:space="preserve">Improvement of zero valent iron nanoparticles by ultrasound-assisted synthesis, study of Cr(VI) removal and application for the treatment of metal surface processing wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhane Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Drogui</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Oumedjbeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10934529.2021.1917937⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.104773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230357v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03018184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of ionic liquids and ibuprofen by adsorption on a microporous activated carbon: Kinetics, isotherms, and pore sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
+                <w:t xml:space="preserve">Organically modified micron-sized vermiculite and silica for efficient removal of Alizarin Red S dye pollutant from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisar Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farman Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarshad Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.101001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2020.101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176159v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Degradation of Congo Red Dye from Aqueous Environment Using Cobalt Ferrite Nanostructures: Development, Characterization, and Photocatalytic Performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochars issus de roseau commun pour l’adsorption du méthylorange en solution aqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soriya Melouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbaki Reffas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Merrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-020-4410-8⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1069570ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176153v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization by Using Response Surface Methodology of the Preparation from Plantain Spike of a Micro-/Mesoporous Activated Carbon Designed for Removal of Dyes in Aqueous Solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Optimization of the phytoremediation conditions of wastewater in post-treatment by Eichhornia crassipes and Pistia stratiotes : kinetic model for pollutants removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ntakiyiruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Gouessé Henri Briton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Reinert</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Nsavyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kopoin Adouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nahimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-020-04390-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2020.1852445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176096v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organically modified micron-sized vermiculite and silica for efficient removal of Alizarin Red S dye pollutant from aqueous solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+                <w:t xml:space="preserve">Ultrasonic pre-treatment of an activited carbon powder in different solutions and influence on the ibuprofen adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasushi Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2020.101001⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176115v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochars issus de roseau commun pour l’adsorption du méthylorange en solution aqueuse</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photocatalytic Degradation of Congo Red Dye from Aqueous Environment Using Cobalt Ferrite Nanostructures: Development, Characterization, and Photocatalytic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisar Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farman Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazal Raziq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarshad Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1069570ar⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-020-4410-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176136v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the phytoremediation conditions of wastewater in post-treatment by Eichhornia crassipes and Pistia stratiotes : kinetic model for pollutants removal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Optimization by Using Response Surface Methodology of the Preparation from Plantain Spike of a Micro-/Mesoporous Activated Carbon Designed for Removal of Dyes in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Gouessé Henri Briton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Nahimana</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kouassi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2020.1852445⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (9), pp.7231-7245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-020-04390-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176145v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic pre-treatment of an activited carbon powder in different solutions and influence on the ibuprofen adsorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanene Guedidi</w:t>
+                <w:t xml:space="preserve">Removal of ionic liquids and ibuprofen by adsorption on a microporous activated carbon: Kinetics, isotherms, and pore sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yasushi Soneda</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.3⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.258-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148112v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prilling and characterization of hydrogels and derived porous spheres from chitosan solutions with various organic acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Vibert</w:t>
+                <w:t xml:space="preserve">Porosity evolution of expanded vermiculite under pressure: the effect of pre-compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.01.216⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (6), pp.629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-019-0627-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089663v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity evolution of expanded vermiculite under pressure: the effect of pre-compaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+                <w:t xml:space="preserve">Mechanical analysis of powdered activated carbon-filled polyurethane foam composites for oil spill cleanup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Eddine Kherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-019-0627-9⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.253-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2019.23471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285721v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical analysis of powdered activated carbon-filled polyurethane foam composites for oil spill cleanup</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillis</w:t>
+                <w:t xml:space="preserve">Prilling and characterization of hydrogels and derived porous spheres from chitosan solutions with various organic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2019.23471⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.01.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150670v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the adsorption kinetics of ibuprofen on an activated carbon fabric through ultrasound irradiation: Simulation and experimental studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+                <w:t xml:space="preserve">Optimization of total organic carbon removal of a real dyeing wastewater by heterogeneous Fenton using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bi Gouessé Henri Briton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Benjamin Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.186-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046868v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored activated carbons prepared by phosphoric activation of apricot, date and loquat stones and their mixtures; relation between the pore size and the composition in biopolymer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">On the computer simulations of carbon nanoparticles porosity: statistical mechanics model for CO2 and N2 adsorption isotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Bergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadlia Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhonny Villarroel-Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120, pp.217-227</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (8), pp.769-779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005335v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of total organic carbon removal of a real dyeing wastewater by heterogeneous Fenton using response surface methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Wide Adsorption Range Hybrid Material Based on Chitosan, Activated Carbon and Montmorillonite for Water Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Bouyahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratan Kumar Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/c4020035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005333v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01812017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computer simulations of carbon nanoparticles porosity: statistical mechanics model for CO2 and N2 adsorption isotherms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">Preparation of a novel activated carbon from jujube stones (Ziziphus jujuba) for the removal of basic and acid dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bahnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Attouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaouda Bestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102, pp.312 - 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2018.21854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005334v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wide Adsorption Range Hybrid Material Based on Chitosan, Activated Carbon and Montmorillonite for Water Treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ratan Kumar Dey</w:t>
+                <w:t xml:space="preserve">Improving the adsorption kinetics of ibuprofen on an activated carbon fabric through ultrasound irradiation: Simulation and experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/c4020035⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 343, pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01812017v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of a novel activated carbon from jujube stones (Ziziphus jujuba) for the removal of basic and acid dyes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">Tailored activated carbons prepared by phosphoric activation of apricot, date and loquat stones and their mixtures; relation between the pore size and the composition in biopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 102, pp.312 - 325. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 120, pp.217-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936576v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of phosphorus interaction with sediments affected by acid mine drainage - relation with the sediment composition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Preparation and characterization of carbons from β-cyclodextrin dehydration and from olive pomace activation and their application for boron adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2017.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (7), pp.822 - 829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jscs.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661715v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of manganese (II) by edge site adsorption on raw and milled vermiculites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adsorption of ibuprofen from aqueous solution on chemically surface-modified activated carbon cloths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasushi Soneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.12.041⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.S3584 - S3594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936672v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of seven micropollutants adsorption onto an activated carbon cloth: Van’t Hoff method, calorimetry, and COSMO-RS simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger Gadiou</w:t>
+                <w:t xml:space="preserve">New insights in the adsorption of Bovine Serum Albumin onto carbon nanoparticles derived from organic resin: Experimental and theoretical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Bergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadlia Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Enciso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241 (4), pp.418-428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936547v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of ionic liquids and ibuprofen by adsorption on a microporous activated carbon: Kinetics, isotherms, and pore sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of ibuprofen from aqueous solution on chemically surface-modified activated carbon cloths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic study of seven micropollutants adsorption onto an activated carbon cloth: Van’t Hoff method, calorimetry, and COSMO-RS simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.03.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (11), pp.10005 - 10017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7614-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936679v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of carbons from β-cyclodextrin dehydration and from olive pomace activation and their application for boron adsorption</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterization of Phosphate Interaction with α-Al2O3 in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Bouhouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Der pharma chemica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936682v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the adsorption of Bovine Serum Albumin onto carbon nanoparticles derived from organic resin: Experimental and theoretical studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">In situ studies of bovine serum albumin adsorption onto functionalized polystyrene latices monitored with a quartz crystal microbalance technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Bergaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadlia Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Enciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Torralvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (43), pp.45483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.45483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940100v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Phosphate Interaction with α-Al2O3 in Aqueous Solution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic treatment of glassy carbon for nanoparticle preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der pharma chemica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.615 - 622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936613v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ studies of bovine serum albumin adsorption onto functionalized polystyrene latices monitored with a quartz crystal microbalance technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of red nylosane solution on natural materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoumria Ouldmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaouda Bestani,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na, Nouredine Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.45483⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.304 - 3312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2017.20245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267760v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic treatment of glassy carbon for nanoparticle preparation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterization of phosphate removal from aqueous solution by manganese oxyhydroxyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Bouhouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.274 - 279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936675v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of red nylosane solution on natural materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterization of phosphorus interaction with sediments affected by acid mine drainage - relation with the sediment composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Boukemara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2017.20245⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.481-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936668v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of phosphate removal from aqueous solution by manganese oxyhydroxyde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Removal of manganese (II) by edge site adsorption on raw and milled vermiculites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kebabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Terchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21390⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.92 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936664v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of phosphate adsorption on hematite Effects of pH and foreign ions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Binary adsorption isotherms of two ionic liquids and ibuprofen on an activated carbon cloth: simulation and interpretations using statistical and COSMO-RS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Knani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (72), pp.67701 - 67714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra03405e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940114v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfonated Polyimide-Clay Thin Films for Energy Application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+                <w:t xml:space="preserve">Steric and energetic interpretations of the equilibrium adsorption of two new pyridinium ionic liquids and ibuprofen on a microporous activated carbon cloth: Statistical and COSMO-RS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent patents on nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1872210510666160429144718⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 414, pp.156 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938602v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary adsorption isotherms of two ionic liquids and ibuprofen on an activated carbon cloth: simulation and interpretations using statistical and COSMO-RS models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Melamine-derived carbon sponges for oil-water separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Knani</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra03405e⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.198 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936685v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melamine-derived carbon sponges for oil-water separation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Single, binary, and mixture adsorption of nine organic contaminants onto a microporous and a microporous/mesoporous activated carbon cloth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Gineys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux Delpeux-Ouldriane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.059⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 234, pp.24 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376602v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Phosphate Adsorption on Goethite Macroscopic and Spectroscopic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Boukemara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single, binary, and mixture adsorption of nine organic contaminants onto a microporous and a microporous/mesoporous activated carbon cloth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical studies of adsorption of ibuprofen on raw and two chemically modified activated carbons: new physicochemical interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarrawjihi Sarrawjihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Guittonneau</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.07.001⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (15), pp.12363 - 12373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA22302D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01936541v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steric and energetic interpretations of the equilibrium adsorption of two new pyridinium ionic liquids and ibuprofen on a microporous activated carbon cloth: Statistical and COSMO-RS models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic characterization of phosphate adsorption on hematite Effects of pH and foreign ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Boukemara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chemical and Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01936744v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical studies of adsorption of ibuprofen on raw and two chemically modified activated carbons: new physicochemical interpretations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salah Knani</w:t>
+                <w:t xml:space="preserve">Sulfonated Polyimide-Clay Thin Films for Energy Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaukat Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazal Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA22302D⟩</w:t>
+              <w:t xml:space="preserve">Recent patents on nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.221 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1872210510666160429144718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936735v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption kinetics and isotherms of micropollutants onto activated carbon felt and fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1034009ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of ozone by activated carbons modified by oxidation treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 224 (9), pp.1995 - 1999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02516-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine serum albumin adsorption onto functionalized polystyrene lattices: A theoretical modeling approach and error analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Beragoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadlia Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Enciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Torralvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress of Theoretical and Experimental Physics [PTEP]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ptep/ptv026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature and high temperature sealing properties and compression properties of compressive gaskets made of micrometric vermiculite particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Dehaudt</w:t>
+                <w:t xml:space="preserve">In situ studies of bovine serum albumin adsorption onto functionalized polystyrene latices monitored with a quartz crystal microbalance technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Beragoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadlia Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Enciso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Torralvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.03.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (23), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.42055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937893v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ studies of bovine serum albumin adsorption onto functionalized polystyrene latices monitored with a quartz crystal microbalance technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria José Torralvo</w:t>
+                <w:t xml:space="preserve">Room temperature and high temperature sealing properties and compression properties of compressive gaskets made of micrometric vermiculite particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dehaudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.42055⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267805v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the temperature on the structural and textural properties of a compressed K-vermiculite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 134, pp.555 - 562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2015.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of statistical physics formalism to the modeling of adsorption isotherms of ibuprofen on activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 387, pp.103 - 110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2014.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the sorption of crude oil on a polyurethane foam-powdered activated carbon composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (47), pp.22311 - 22320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19443994.2015.1129511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorptive removal of copper (II) ions from aqueous solution by silane cross-linked chitosan/PVA/TEOS beads: kinetics and isotherms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-N Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Penhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2014.991761⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.409-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936748v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of cation type, alkyl chain length, adsorbate size on adsorption kinetics and isotherms of bromide ionic liquids from aqueous solutions onto microporous fabric and granulated activated carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Mirabel</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.108 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01093129v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cation type, alkyl chain length, adsorbate size on adsorption kinetics and isotherms of bromide ionic liquids from aqueous solutions onto microporous fabric and granulated activated carbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of sonication conditions: solvent, time, temperature and reactor type on the preparation of micron sized vermiculite particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amjad Farooq</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.05.005⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.1002-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01937932v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00876251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sonication conditions: solvent, time, temperature and reactor type on the preparation of micron sized vermiculite particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adsorptive removal of copper (II) ions from aqueous solution by silane cross-linked chitosan/PVA/TEOS beads: kinetics and isotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arif Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Yasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.10.010⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (9), pp.4037 - 4048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2014.991761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00876251v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of micron and submicron-sized vermiculite powders by ultrasonic irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dehaudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 72, pp.9 - 17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and application of three novel biosorbents “ Eucalyptus globulus , Cynara cardunculus , and Prunus cerasefera ” to dye removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoumria Ouldmoumna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benaouda Bestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (16-18), pp.3527 - 3538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19443994.2012.749583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of the surface oxidation of activated carbon, the solution pH and the temperature on adsorption of ibuprofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasushi Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.432 - 443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.11.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of micron and submicron-sized vermiculite powders by ultrasonic irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dehaudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 72, pp.9 - 17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of ionic liquids onto activated carbons: Effect of pH and temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adsorption of imidazolium and pyridinium ionic liquids onto montmorillonite : characterization and thermodynamic calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Batouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naseem Irfan</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01814695v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper coprecipitation with hydrous iron oxide in aqueous solutions: spectroscopic, thermal and macroscopic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (1-3), pp.12 - 16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5004/dwt.2010.1260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of imidazolium and pyridinium ionic liquids onto montmorillonite : characterization and thermodynamic calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adsorption of ionic liquids onto activated carbons: Effect of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-M Bény</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naseem Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158, pp.55 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709831v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINETIC AND THERMODYNAMIC STUDY OF THE ADSORPTION OF MANGANESE (II) ON ACTIVATED CARBON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouissaf Bentabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Kebabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Study and Research: Chemistry and Chemical Engineering, Biotechnology, Food Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (2), pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of imidazolium and pyridinium ionic liquids onto montmorillonite: characterization and thermodynamic calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Batouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 209, pp.13-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2012.07.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00723254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation, characterization and Methylene Blue adsorption of phosphoric acid activated carbons from globe artichoke leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benadjemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Millière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (6), pp.1203 - 1212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuproc.2011.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and boron adsorption of hydrothermally synthesised allophanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumihiko Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Goze-Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (3-4), pp.274 - 280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2011.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbons prepared from coffee grounds by H3PO4 activation: Characterization and adsorption of methylene blue and Nylosan Red N-2RBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reffas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lehocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 175 (1-3), pp.779 - 788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.10.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and boron adsorption capacity of vermiculite modified by thermal shock or H2O2 reaction and/or sonication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (4), pp.561 - 568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2010.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation and purification of montmorillonite and polyethylene oxide modified montmorillonite from Vietnamese bentonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Nhan Ha Thuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumihiko Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy Ha Thuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (3), pp.229 - 238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (65)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface modification of commercial activated carbons for CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint-Malo (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen-enriched activated carbons for the capture and separation of CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Morales-Ospino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd SUSTAINABLE CHEMISTRY DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NITROGEN ENRICHED ACTIVATED CARBONS FOR THE CO2 CAPTURE AND SEPARATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Morales-Ospino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The first international conference on advanced and multifunctional materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hô Chi Minh City, Vietnam. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitosan/activated carbon passive sampler for norovirus analysis in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matériaux carbonés pour la réalisation de préleveurs passifs des gaz du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Korsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFEC2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitosan/activated carbon passive sampler for norovirus analysis in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen enriched activated carbons for the capture of CO2 and its separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.F. N’gole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morales-Ospino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 1st International Conference on Advanced and Multifunctional Materials (ICAMM’24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Ho Chi Minh City, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbones activés par NH3 à base de chitosane, marc de café et polyacrylonitrile pour la capture/séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daghouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morales-Ospino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echantillonneurs passifs chitosane/carbone activé pour l’analyse de norovirus dans les eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFEC2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbones activés pour l’élimination de contaminants émergents dans les eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P. Raval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon materials for the passive sampling of soil gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhoha Korsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Turin, Italy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbones activés par NH3 à base de chitosane, marc de café et polyacrylonitrile pour la capture/séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daghouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbones activés pour l’élimination de contaminants émergents dans les eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P. Raval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joints en graphite souple à usage industriel : étude de l’oxydation et prédiction du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Soneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Dourges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFEC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le Gosier (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de matériaux carbonés enrichis en azote pour la réalisation de préleveurs passifs des gaz du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFEC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le Gosier (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse et caractérisation d’hydrogels de chitosane pour l’adsorption de virus dans les eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption de norovirus murins sur du carbone activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Azais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Soneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation physico-chimique de biochars activés issus de la valorisation des déchets de l’industrie du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoparticules de fer(0) synthétisées sous ultrasons, application pour le traitement des effluents industriels chargés en ions Cr(VI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oumedjbeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 6ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration de méthodes d’activation du marc de café</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hyvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wood branches: from an environmental burden to efficient biochars for micropollutants removal in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAP 2021, The 11th Interfaces Against Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, distanciel (Wuhan), China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrasound-synthesized zero-valent iron nanoparticles for Cr(VI) removal, application for the treatment of metal surface processing wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oumedjbeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAP 2021, The 11th Interfaces Against Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, distanciel (Wuhan), China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinétiques d’adsorption sous ultrasons de la carbamazépine sur des carbones activés de textures variées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Journées de l'Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaboration et caractérisation de billes de carbone activé à partir de chitosane pur ou enrichi en Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Journées de l'Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet des ultrasons sur les cinétiques d'adsorption de la carbamazépine sur des carbones activés de texture variés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 5ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elimination des ions Cr(VI) par adsorption sur un composite Kaolinite-Oxyhydroxyde de fer en solution aqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oumedjbeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes Journées de l'Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couplage de traitement ultrasonore et de l’adsorption sur carbone activé pour l’élimination de la carbamazépine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFEC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Obernai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l’élimination du diazinon par des carbones activés issus de coques de baobab, balanites et jujube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Ndjientcheu Yossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouiminga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFEC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Obernai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Removal of carbamazepin by coupling ultrasound treatment and adsorption, comparison of various texture of activated carbon: powder, granulated and fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESS16 – 16th meating of the European Society of Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitosan gels produced by prilling and resulting porous beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling ultrasound treatment and adsorption on activated carbon for the removal of carbamazepin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activated carbons from baobab, jujube and balanites seeds for diazinon removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Ndjientcheu Yossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouiminga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléons, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitosane-polymerised ionic liquidcomposites for the removal of contaminants from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water micropollutants: from detection to remova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitosan gels produced by prilling and resulting porous beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée SCF Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Bourget du Lac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elimination des ions chromate par adsorption sur un oxyhydroxyde d’aluminium - analyses macroscopique et spectroscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouhouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boukhalfa-Djebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 1st International Symposium WREIANA 2017 (Water Resources and Environmental Impact Assessment in North Africa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Gafsa, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation of activated carbons from mixtures of lignocellulosic precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CESEP2017, 7th International Conference on Carbon for Energy Storage/Conversion and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption of methyl orange anionic dye on the prepared activated carbon from pine cone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reffas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CESEP2017, 7th International Conference on Carbon for Energy Storage/Conversion and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l’efficacité de la kaolinite pour l’élimination des ions Cr(VI) et Cr(III) seuls et mélanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée SCF Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Bourget du Lac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitosan gels produced by prilling and resulting porous beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Polymer Federation Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of n-butylpyridinium thiocyanate impregnated on activated carbon for SO2 adsorption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A.A. Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I.Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Irfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CESEP2017, 7th International Conference on Carbon for Energy Storage/Conversion and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activated carbon- Polyurethane foam composite for oil spill cleanup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CESEP2017, 7th International Conference on Carbon for Energy Storage/Conversion and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration et caractérisation de billes de chitosane/nanotubes de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouyahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFEC2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, St Pierre d'Oléron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the competition of heavy metals on adsorption in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ait Hamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Computational and Experimental Science and Engineering (ICCESEN-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Antalya, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration of chitosan micro-beads by prilling method for water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interface Against Pollution (IAP2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, LLeida, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption du métoprolol, de l’acide chlofibrique et de la caféine sur des matériaux à base de chitosane et montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Journées Annuelles de l’Association française de l’adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoparticules à base de fer supportées sur charbon actif pour le traitement des effluents de teinture textile par le procédé Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Briton Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.B. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation de billes composites chitosane/nanotube de carbone et chitosane/oxyde graphitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouyahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépôt de feuillets de graphène au sein d’éponges de carbone par électrophorèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. González Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron based catalysts supported on activated carbon from banana spike for the treatment of waste water from textile industry by a Fenton process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Briton Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kouassi Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interface Against Pollution (IAP2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, LLeida, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption sur carbone activé modifié par fluoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rziga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Les Karellis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation et caractérisation d’une mousse polyuréthane imprégnée de charbon actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Les Karellis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depolluting carbon sponges for absorption of solvents or hydrocarbons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Soneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CESEP’2015 (6th International Conference on Carbon for Energy Storage/Conversion and Environment Protection)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption kinetics of a nine contaminants onto microporous and microporous/mesoporous activated carbon cloths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gineys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CESEP’2015 (6th International Conference on Carbon for Energy Storage/Conversion and Environment Protection)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euroclay 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Edimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation et interprétation des isothermes d'adsorption simple et binaire de deux liquides ioniques et de l'ibuprofène sur un tissu du carbone activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Journées Annuelles de l’Association Française de l’Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l’influence des ultrasons sur la cinétique d’adsorption de l’ibuprofène par un tissu de carbone activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'élimination de l’ozone par des carbones activés modifiés par des traitements d’oxydation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Outin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nouan le Fuzelier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'ozonation de carbones activés en grains et tissus modifiés par des traitements d’oxydation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Outin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFEC 2014, Colloque du Groupe Français d'Etude des Carbones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nouan-Le-Fuzelier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'élimination de l’ozone par des carbones activés modifiés par des traitements d’oxydation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Outin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifications physiques et chimiques de carbones activés pour l’adsorption de polluants organiques émergents en milieux aqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption sur tissu de carbone activé couplée aux ultrasons pour le traitement des eaux résiduaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement ultrasonore de graphite et de carbone vitreux pour l’exfoliation et la production de nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Los</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption studies of 4(tert-butyl)-1propylpyridinium bromide, ibuprofen and 4(tert-butyl)- 1(carboxyethyl)pyridinium bromide onto a microporous activated carbon fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sellaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Conference on Interfaces against Pollution (IAP) 2014, 25-28 May 2014, Leeuwarden,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Leeuwarden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eponges absorbantes hydrophobes pour la dépollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.05.011⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Mousse, Axelera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-                <w:t xml:space="preserve">hal-01815198v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eponges absorbantes pour la dépollution du pétrole et des huiles lourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -26408,103 +26408,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication par complexation et gélification d'un matériau à base de chitosane, et matériau associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clayer-Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 3117378. Edytem; 2020-2026, Edytem Equipe Matières; Edytem Plateforme Technique d'Appui à la Recherche. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -26558,103 +26558,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétraitement par ultrasons d'une poudre de charbon actif dans différentes solutions et influence sur l'adsorption d'ibuprofène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasushi Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
@@ -26845,51 +26845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Raval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahurte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Korsia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. N&#8217;gole" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morales-Ospino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daghouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duclaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhoha Korsia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moutte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dourges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gibeaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delafosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvielle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Azzaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bounab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oumedjbeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pithon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hyvrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anceaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukhalfa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Larbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benderdouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02090794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bestani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ndjientcheu Yossa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouiminga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045280v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lakehal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montembault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02044888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Ndjientcheu Yossa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidib&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02044822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guittonneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bibi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyahmed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mostefaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouhouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukhalfa-Djebbar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045856v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reffas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045449v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Bounab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046076v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.A. Rahman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Ghani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I.Abdul Mutalib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farooq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Irfan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjahdi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046120v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Briton Bi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kouassi Benjamin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richardson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046083v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Hamoudi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brendle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamdi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Yao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045469v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gonz&#225;lez Arias" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rziga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045491v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos-Canut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gineys" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N. Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Outin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045557v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045565v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150705v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045549v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedidi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045517v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938729v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Guedidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Lakehal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045578v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818576v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818560v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708750v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818664v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niravkumar P Raval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahurte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418062v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Izquierdo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418018v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav P. Raval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yoshizawa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418039v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415280v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415322v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzaz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415314v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415170v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boukhalfa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045273v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Briton Bi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yao Kouassi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005346v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045035v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045179v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937738v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux Delpeux-Ouldriane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gineys" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cohaut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Masson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ijepr.2016.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045074v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045051v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thangarajoo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045190v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045203v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Lamine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045225v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cohaut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;guin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Juliaa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045200v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045090v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045250v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Komatsu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045206v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaulot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045219v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045224v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045231v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045239v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045230v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Soneda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816992v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816991v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817168v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817170v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817169v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansha Chaudhary" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817162v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Nguyen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577074v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817412v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818061v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ahmad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818254v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissaf Bentabet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kebabi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818256v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818249v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579209v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Nguyen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ziat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05291757v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107870" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04976790v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121211" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05374538v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Raval" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224443" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125304v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108032" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501907v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107287" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818524v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03562630v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Gouess&#233; Henri Briton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Eric Adou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain St&#233;phane Ass&#233;mian" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2022.2035582" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897777v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bouyahmed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Amayas Mostefaoui" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.183" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03894105v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Medjahdi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Mahida" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Benderdouche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Mechab" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Bestani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238389" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03591925v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aza&#239;s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2022.114496" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03267917v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Runtti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111147" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018184v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104773" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03562606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Amani Bounab" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2021-0024" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03230357v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;z&#233;bo Sylvestre Yapo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadat Aw" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drogui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2021.1917937" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176159v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bellakhal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2017.04.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176153v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisar Ali" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Said" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farman Ali" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazal Raziq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarshad Ali" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-4410-8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176096v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kouassi Yao" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04390-0" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176115v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ullah" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2020.101001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176136v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soriya Melouki" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Reffas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Merrouche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069570ar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176145v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ntakiyiruta" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Nsavyimana" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kopoin Adouby" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nahimana" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1852445" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03148112v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Guedidi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02089663v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vibert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.01.216" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150670v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Kherroub" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.23471" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046868v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.062" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005335v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Larbi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benderdouche" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005333v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Benjamin Yao" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005334v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Bergaoui" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadlia Aguir" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny Villarroel-Rocha" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01812017v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Kumar Dey" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c4020035" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936576v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bahnes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Attouti" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2018.21854" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01661715v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Boukemara" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Azzouz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2017.09.004" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936672v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terchi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.12.041" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936547v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7614-0" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940097v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936679v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.03.007" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936682v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Jaouadi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaira Hbaieb" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amdouni" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2016.01.001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940100v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936613v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouhouf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267760v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Torralvo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45483" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936675v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rouzaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Komatsu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.004" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936668v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoumria Ouldmoum" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Bestani," TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na, Nouredine Benderdouche" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20245" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936664v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21390" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940114v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938602v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Saeed" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shah" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazal Rahim" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872210510666160429144718" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936685v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Knani" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03405e" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936722v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936541v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.07.001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7LBLC0N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936744v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.007" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDH8D895-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936735v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrawjihi Sarrawjihi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA22302D" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937877v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034009ar" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937882v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02516-6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267807v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Beragoui" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptv026" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937893v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dehaudt" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.03.025" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G5070V1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267805v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42055" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKPQTDGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937885v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.061" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBDZP8C1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936746v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.12.018" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VDJ2TM4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936743v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1129511" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936748v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif Kamal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Yasin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.991761" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937932v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Hassan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Farooq" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.05.005" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95JPZFW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814672v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beziat" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.12.007" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F1RVTM3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814625v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoumria Ouldmoumna" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.749583" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814628v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.059" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NV97LJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814630v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814695v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Irfan" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.008" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRTMBMHG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816957v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2010.1260" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01709831v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batouche" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M B&#233;ny" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814541v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bougherara" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Kebabi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814824v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benadjemia" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milli&#232;re" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2011.01.014" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCKWMZV3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815094v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Ohashi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kehal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goze-Bac" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.002" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L98QMB5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816948v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehocine" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.10.076" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNMDXVXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815197v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.03.004" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TG03DV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815198v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Ha Thuc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.011" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WRTR9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897826v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clayer-Montembault" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Perrier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914745v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibeaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niravkumar P Raval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahurte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Raval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahurte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morales-Ospino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Izquierdo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav P. Raval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yoshizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Azzaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Outin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bounab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oumedjbeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukhalfa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boukhalfa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Briton Bi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yao Kouassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richardson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Lakehal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montembault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyahmed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Larbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benderdouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux Delpeux-Ouldriane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gineys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cohaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Masson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ijepr.2016.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.A. Rahman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I.Abdul Mutalib" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Ghani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thangarajoo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvielle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Briton Bi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lakehal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos-Canut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gineys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cohaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;guin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Juliaa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Komatsu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaulot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Lamine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Guedidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Soneda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farooq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Irfan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansha Chaudhary" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817162v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ahmad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577074v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reffas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817412v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissaf Bentabet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kebabi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ziat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05291757v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107870" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04976790v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121211" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05374538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Raval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224443" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gibeaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delafosse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107287" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03562630v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Gouess&#233; Henri Briton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Eric Adou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain St&#233;phane Ass&#233;mian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2022.2035582" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897777v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bouyahmed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Amayas Mostefaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.183" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03591925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aza&#239;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2022.114496" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03894105v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Medjahdi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Mahida" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Benderdouche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Mechab" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Bestani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238389" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03230357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;z&#233;bo Sylvestre Yapo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadat Aw" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drogui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2021.1917937" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03562606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Amani Bounab" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2021-0024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03267917v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Runtti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111147" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018184v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104773" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176115v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisar Ali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farman Ali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ullah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarshad Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2020.101001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176136v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soriya Melouki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Reffas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Merrouche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069570ar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176145v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ntakiyiruta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Nsavyimana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kopoin Adouby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nahimana" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1852445" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03148112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Guedidi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176153v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Said" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazal Raziq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-4410-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176096v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kouassi Yao" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04390-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176159v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bellakhal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2017.04.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Kherroub" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.23471" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02089663v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vibert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.01.216" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005333v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Benjamin Yao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Bergaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadlia Aguir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny Villarroel-Rocha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01812017v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Kumar Dey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c4020035" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936576v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bahnes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benderdouche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Attouti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2018.21854" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046868v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guittonneau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.062" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005335v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Larbi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936682v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Jaouadi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaira Hbaieb" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amdouni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2016.01.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936679v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.03.007" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940097v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936547v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7614-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouhouf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Torralvo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45483" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936675v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rouzaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Komatsu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936668v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoumria Ouldmoum" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Bestani," TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na, Nouredine Benderdouche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20245" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936664v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21390" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01661715v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Boukemara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Azzouz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2017.09.004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936672v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terchi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.12.041" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936685v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Knani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03405e" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936744v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDH8D895-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936541v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.07.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7LBLC0N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936722v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrawjihi Sarrawjihi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA22302D" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940114v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938602v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Saeed" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shah" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazal Rahim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872210510666160429144718" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937877v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034009ar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937882v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02516-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267807v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Beragoui" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptv026" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267805v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42055" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKPQTDGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937893v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dehaudt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.03.025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G5070V1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937885v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.061" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBDZP8C1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936746v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.12.018" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VDJ2TM4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936743v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjahdi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bestani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1129511" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937932v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Hassan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Farooq" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.05.005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95JPZFW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936748v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif Kamal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Yasin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.991761" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814672v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beziat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.12.007" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F1RVTM3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814625v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoumria Ouldmoumna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.749583" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814628v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.059" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NV97LJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814630v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01709831v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batouche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M B&#233;ny" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816957v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2010.1260" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814695v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Irfan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.008" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRTMBMHG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814541v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bougherara" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Kebabi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814824v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benadjemia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milli&#232;re" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2011.01.014" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCKWMZV3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815094v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Ohashi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kehal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goze-Bac" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L98QMB5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816948v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehocine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.10.076" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNMDXVXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815197v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.03.004" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TG03DV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815198v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Ha Thuc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.011" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WRTR9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406023v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818595v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818707v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Korsia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heude" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708834v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818579v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. N&#8217;gole" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818729v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daghouri" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818717v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818741v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duclaux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708805v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhoha Korsia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heude" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418137v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418143v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418111v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dourges" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418126v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886111v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415311v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azais" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415301v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415295v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415305v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pithon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hyvrard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anceaume" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415324v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415327v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415182v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415177v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141711v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02090794v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045435v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045439v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ndjientcheu Yossa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouiminga" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045284v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045280v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02044822v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02044888v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Ndjientcheu Yossa" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidib&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005349v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahir" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bibi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045452v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045444v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouhouf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukhalfa-Djebbar" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045871v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045856v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045449v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Bounab" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046076v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045850v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045862v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045465v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mostefaoui" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046083v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Hamoudi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brendle" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamdi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046104v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045487v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045473v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Yao" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045469v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045482v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gonz&#225;lez Arias" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046120v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kouassi Benjamin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045490v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rziga" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045491v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046135v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046182v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046324v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N. Nguyen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balima" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045497v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045557v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045565v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150705v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045511v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045549v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045517v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938729v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaou" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045578v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045512v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897826v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clayer-Montembault" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Perrier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914745v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>