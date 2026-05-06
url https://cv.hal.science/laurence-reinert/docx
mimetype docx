--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -225,472 +225,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’adsorption-désorption de norovirus murins</w:t>
+                <w:t xml:space="preserve">Chitosan and activated carbon-based passive samplers for the analysis of norovirus in environmental water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">The 1st International Conference on Advanced and Multifunctional Materials (ICAMM’24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418075v1</w:t>
+                <w:t xml:space="preserve">hal-04818552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan and activated carbon-based passive samplers for the analysis of norovirus in environmental water</w:t>
+                <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’adsorption-désorption de norovirus murins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Delafosse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Conference on Advanced and Multifunctional Materials (ICAMM’24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Ho Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818552v1</w:t>
+                <w:t xml:space="preserve">hal-04818698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’adsorption-désorption de norovirus murins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duclaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818698v1</w:t>
+                <w:t xml:space="preserve">hal-04418075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’analyse de norovirus dans les eaux usées via une adsorption-désorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duclaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès international du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1090,51 +1090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des joints à base de graphite lors de l'oxydation thermique : prédiction du vieillissement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1179,394 +1179,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated carbons and activated carbons with supported magnetic particles for the removal of micropollutants from wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Lahurte</w:t>
+                <w:t xml:space="preserve">Chitosan-based passive samplers for the analysis of norovirus in wastewater by adsorption and desorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818576v1</w:t>
+                <w:t xml:space="preserve">hal-04708750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan-based passive samplers for the analysis of norovirus in wastewater by adsorption and desorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duclaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708750v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-based passive samplers for the analysis of norovirus in wastewater by adsorption and desorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+                <w:t xml:space="preserve">Activated carbons and activated carbons with supported magnetic particles for the removal of micropollutants from wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P. Raval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818560v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan-based activated carbons for CO2 capture and biogas upgrading</w:t>
               </w:r>
@@ -1604,51 +1604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st French-German Adsorption Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPM, Oct 2023, Strasbourg, France</w:t>
@@ -1891,402 +1891,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated biochar from spruce and pine wood applied for pharmaceuticals molecules removal from water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of formaldehyde and nitrogen dioxide by activated carbons prepared from chitosane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Azzaz</w:t>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ondarts</w:t>
+                <w:t xml:space="preserve">J. Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMCEI, 3rd Euro-Mediterranean Conference for Environmental Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">3rd Annual IS2M meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415322v1</w:t>
+                <w:t xml:space="preserve">hal-03415280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of formaldehyde and nitrogen dioxide by activated carbons prepared from chitosane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Élaboration de billes de carbone activé à partir de chitosane pour le traitement de l’air intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Outin</w:t>
+                <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual IS2M meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, distanciel, France</w:t>
+              <w:t xml:space="preserve">Journées Webinaire de la section Rhône-Alpes de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415280v1</w:t>
+                <w:t xml:space="preserve">hal-03415273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de billes de carbone activé à partir de chitosane pour le traitement de l’air intérieur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+                <w:t xml:space="preserve">Activated biochar from spruce and pine wood applied for pharmaceuticals molecules removal from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Webinaire de la section Rhône-Alpes de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, distanciel, France</w:t>
+              <w:t xml:space="preserve">EMCEI, 3rd Euro-Mediterranean Conference for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415273v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois de pin et d’épicéa : d’un déchet à un matériau carboné pour le traitement des eaux</w:t>
               </w:r>
@@ -2298,64 +2298,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2397,103 +2397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphères de carbone activé enrichies en azote pour l’adsorption d’un micropolluant de l’air intérieur : le formaldéhyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
@@ -2522,103 +2522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated carbon beads from chitosan for the NO2 and formaldehyde removal from indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAP 2021, The 11th Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, distanciel (Wuhan), China</w:t>
@@ -2647,103 +2647,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphères de carbone activé enrichies en azote pour l’adsorption d’un micropolluant de l’air intérieur : le dioxyde d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de l'Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, distanciel, France</w:t>
@@ -2772,103 +2772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphères de carbone activé enrichies en azote pour le traitement de l’air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Carb-ON.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, web, France</w:t>
@@ -2910,51 +2910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption des ions Cr(VI) sur une kaolinite modifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3133,480 +3133,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenton treatment using iron nanoparticles supported on activated carbon from banana spike: Rhodamine B</w:t>
+                <w:t xml:space="preserve">Fast elaboration of chitosan porous beads by prilling and selective adsorption of heavy metals by complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. H. Briton Bi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Yao Kouassi</w:t>
+                <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Richardson</w:t>
+                <w:t xml:space="preserve">A. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Soneda</w:t>
+                <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">removal and treatment of dyeing wastewater.IAP 2018</w:t>
+              <w:t xml:space="preserve">IAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045273v1</w:t>
+                <w:t xml:space="preserve">hal-02045027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast elaboration of chitosan porous beads by prilling and selective adsorption of heavy metals by complexation</w:t>
+                <w:t xml:space="preserve">Adsorbants hybrides pour le traitement de l’eau, préparés à base de chitosane et de carbone : carbone activé ou oxyde graphitique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">F. Bouyahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">SFEC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045027v1</w:t>
+                <w:t xml:space="preserve">hal-02045161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorbants hybrides pour le traitement de l’eau, préparés à base de chitosane et de carbone : carbone activé ou oxyde graphitique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fenton treatment using iron nanoparticles supported on activated carbon from banana spike: Rhodamine B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. H. Briton Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yao Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bouyahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+                <w:t xml:space="preserve">Y. Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Muller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Soneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Obernai, France</w:t>
+              <w:t xml:space="preserve">removal and treatment of dyeing wastewater.IAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045161v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling ultrasound treatment and adsorption on activated carbon for the removal micropollutants from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water micropollutants: from detection to removal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
@@ -3635,90 +3635,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération de l'adsorption de l'ibuprofène sur un tissu de carbone activé microporeux par un traitement ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3773,77 +3773,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A universal hybrid adsorbent based on chitosan/carbon material/clay for water treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouyahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3924,51 +3924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4144,103 +4144,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of ibuprofen on a microporous carbon fabric, effect of ultrasound irradiation, competition with organic matter, and pore filling by a biofilm. Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guittonneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Against Pollution (IAP2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4390,90 +4390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption de l’ibuprofène sur un tissu de carbone microporeux, effet d’une irradiation ultrasonore, de la compétition avec la matière organique et du dépôt d’un biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4511,90 +4511,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des ultrasons, de la compétition avec la matière organique dissoute et du biofilm formé en surface sur les cinétiques d’adsorption de l’ibuprofène sur un tissu de carbone activé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4630,820 +4630,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du traitement des eaux usées de teinturerie par le procédé Fenton hétérogène utilisant des nanoparticules de fer supportées sur le charbon actif de la hampe de banane</w:t>
+                <w:t xml:space="preserve">Elaboration of chitosan micro-beads by prilling method for water treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.H. Briton Bi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">I. Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Yao Kouassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès du Gruttee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">SCF Rhône-Alpes 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045179v1</w:t>
+                <w:t xml:space="preserve">hal-02045184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of chitosan micro-beads by prilling method for water treatment</w:t>
+                <w:t xml:space="preserve">Optimisation du traitement des eaux usées de teinturerie par le procédé Fenton hétérogène utilisant des nanoparticules de fer supportées sur le charbon actif de la hampe de banane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lakehal</w:t>
+                <w:t xml:space="preserve">G.H. Briton Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yao Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF Rhône-Alpes 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11ème congrès du Gruttee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045184v1</w:t>
+                <w:t xml:space="preserve">hal-02045179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eponges de carbone pour la dépollution par absorption de solvants et d’hydrocarbures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption and desorption of emerging water contaminants on activated carbon fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux Delpeux-Ouldriane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Stolz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">M. Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">N. Cohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ramos-Canut</w:t>
+                <w:t xml:space="preserve">F. Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chaudet</w:t>
+                <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF Rhône-Alpes 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICEPR’15 (5th International Conference on Environmental Pollution and Remediation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045200v1</w:t>
+                <w:t xml:space="preserve">hal-02045225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of micropollutants onto activated carbon fabric and felt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room temperature and high temperature sealing properties and compression properties of compressive gaskets made of micrometric vermiculite particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Masson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+                <w:t xml:space="preserve">A.N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gineys</w:t>
+                <w:t xml:space="preserve">L. Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Juliaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESEP’2015 (6th International Conference on Carbon for Energy Storage/Conversion and Environment Protection)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">Euroclay 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045090v1</w:t>
+                <w:t xml:space="preserve">hal-02045213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and desorption of emerging water contaminants on activated carbon fabrics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eponges de carbone pour la dépollution par absorption de solvants et d’hydrocarbures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Béguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Masson</w:t>
+                <w:t xml:space="preserve">Aude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEPR’15 (5th International Conference on Environmental Pollution and Remediation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">SCF Rhône-Alpes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045225v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature and high temperature sealing properties and compression properties of compressive gaskets made of micrometric vermiculite particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adsorption of micropollutants onto activated carbon fabric and felt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.F. Juliaa</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">CESEP’2015 (6th International Conference on Carbon for Energy Storage/Conversion and Environment Protection)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045213v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound treatment of glassy carbon for nanoparticle preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5511,90 +5511,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption de micropolluants sur tissus et feutres de carbone activé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5636,90 +5636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption de micropolluants sur des tissus et feutre de carbone activé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Annuelles de l’Association Française de l’Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5738,342 +5738,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et interprétation des isothermes d'adsorption binaire de deux liquides ioniques et de l'ibuprofène sur un tissu du carbone activé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eponges de carbone pour la dépollution par absorption de solvants et d’hydrocarbures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sellaoui</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFEC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045203v1</w:t>
+                <w:t xml:space="preserve">hal-02045212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eponges de carbone pour la dépollution par absorption de solvants et d’hydrocarbures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Stolz</w:t>
+                <w:t xml:space="preserve">Modélisation et interprétation des isothermes d'adsorption binaire de deux liquides ioniques et de l'ibuprofène sur un tissu du carbone activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Floch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Ben Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFEC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045212v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’adsorption de micropolluants sur des tissus et feutres de carbone activé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFEC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6098,90 +6098,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation (texturale et chimique) de carbones activés issus de coque de noix d’abricot, et comparaison de leurs propriétés d’adsorption d’un colorant avec celles d’un charbon actif commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFEC 2014, Colloque du Groupe Français d'Etude des Carbones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nouan-Le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6219,77 +6219,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption kinetics and isotherms of micropollutants onto activated carbon fabric and felt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Interfaces in water and Environmental Science – IAP2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6314,90 +6314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’adsorption de micropolluants sur des tissus et feutres de carbone activé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès international du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6435,77 +6435,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications physiques et chimiques de carbones activés et étude de l’adsorption de polluants organiques émergents en milieux aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6672,90 +6672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of micropollutants onto microporous activated carbon fabric and felt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Carbon FOR Energy Storage CESEP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Mülheim a.d. Ruhr, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6780,90 +6780,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of activated carbon for the removal of Ibuprofen. CESEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESEP 2013 Carbon for Energy Storage/Conversion and Environment Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Mülheim a.d. Ruhr, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7052,51 +7052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mansha Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7302,51 +7302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7507,277 +7507,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic carbons from coffee grounds activated by phosphoric acid: surface chemistry and adsorption characteristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard David</w:t>
+                <w:t xml:space="preserve">Removal of various ionic liquids using activated carbons. CESEP 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc A. Dubois</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Carbons for Energy Storage – Conversion and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577074v1</w:t>
+                <w:t xml:space="preserve">hal-01817412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of various ionic liquids using activated carbons. CESEP 2011.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Farooq</w:t>
+                <w:t xml:space="preserve">Synthetic carbons from coffee grounds activated by phosphoric acid: surface chemistry and adsorption characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reffas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Irfan</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Carbons for Energy Storage – Conversion and Environment Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vichy, France</w:t>
+              <w:t xml:space="preserve">Carbon'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817412v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of ionic liquids and dyes using various activated carbons and regeneration thereof</w:t>
               </w:r>
@@ -7914,51 +7914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouissaf Bentabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8061,51 +8061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées nationales de la chimie, société chimique de Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8182,51 +8182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque du GFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8469,51 +8469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 273, pp.121211. </w:t>
@@ -8828,90 +8828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrihydrite coating on kaolinite assisted by ultrasound for improving Cr(VI) adsorption in aqueous solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oumedjbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 250</w:t>
@@ -10655,217 +10655,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Degradation of Congo Red Dye from Aqueous Environment Using Cobalt Ferrite Nanostructures: Development, Characterization, and Photocatalytic Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nisar Ali</w:t>
+                <w:t xml:space="preserve">Removal of ionic liquids and ibuprofen by adsorption on a microporous activated carbon: Kinetics, isotherms, and pore sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Said</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zarshad Ali</w:t>
+                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-020-4410-8⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.258-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176153v1</w:t>
+                <w:t xml:space="preserve">hal-03176159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization by Using Response Surface Methodology of the Preparation from Plantain Spike of a Micro-/Mesoporous Activated Carbon Designed for Removal of Dyes in Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Gouessé Henri Briton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kouassi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10874,253 +10874,253 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (9), pp.7231-7245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13369-020-04390-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of ionic liquids and ibuprofen by adsorption on a microporous activated carbon: Kinetics, isotherms, and pore sites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+                <w:t xml:space="preserve">Photocatalytic Degradation of Congo Red Dye from Aqueous Environment Using Cobalt Ferrite Nanostructures: Development, Characterization, and Photocatalytic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisar Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farman Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
+                <w:t xml:space="preserve">Fazal Raziq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarshad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.258-270. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2017.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-020-4410-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176159v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity evolution of expanded vermiculite under pressure: the effect of pre-compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11331,51 +11331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prilling and characterization of hydrogels and derived porous spheres from chitosan solutions with various organic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11478,64 +11478,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of total organic carbon removal of a real dyeing wastewater by heterogeneous Fenton using response surface methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Gouessé Henri Briton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi Benjamin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11754,51 +11754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratan Kumar Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11901,51 +11901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Attouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benaouda Bestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102, pp.312 - 325. </w:t>
@@ -11977,934 +11977,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the adsorption kinetics of ibuprofen on an activated carbon fabric through ultrasound irradiation: Simulation and experimental studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailored activated carbons prepared by phosphoric activation of apricot, date and loquat stones and their mixtures; relation between the pore size and the composition in biopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Guittonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baup</w:t>
+                <w:t xml:space="preserve">Karima Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.217-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046868v1</w:t>
+                <w:t xml:space="preserve">hal-02005335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored activated carbons prepared by phosphoric activation of apricot, date and loquat stones and their mixtures; relation between the pore size and the composition in biopolymer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+                <w:t xml:space="preserve">Improving the adsorption kinetics of ibuprofen on an activated carbon fabric through ultrasound irradiation: Simulation and experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 343, pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005335v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of carbons from β-cyclodextrin dehydration and from olive pomace activation and their application for boron adsorption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of ionic liquids and ibuprofen by adsorption on a microporous activated carbon: Kinetics, isotherms, and pore sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Amdouni</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936682v1</w:t>
+                <w:t xml:space="preserve">hal-01940097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of ibuprofen from aqueous solution on chemically surface-modified activated carbon cloths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+                <w:t xml:space="preserve">Thermodynamic study of seven micropollutants adsorption onto an activated carbon cloth: Van’t Hoff method, calorimetry, and COSMO-RS simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.03.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (11), pp.10005 - 10017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7614-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936679v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the adsorption of Bovine Serum Albumin onto carbon nanoparticles derived from organic resin: Experimental and theoretical studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of carbons from β-cyclodextrin dehydration and from olive pomace activation and their application for boron adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Enciso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+                <w:t xml:space="preserve">Noureddine Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (7), pp.822 - 829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jscs.2016.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940100v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of ionic liquids and ibuprofen by adsorption on a microporous activated carbon: Kinetics, isotherms, and pore sites</w:t>
+                <w:t xml:space="preserve">Adsorption of ibuprofen from aqueous solution on chemically surface-modified activated carbon cloths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasushi Soneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 10, pp.S3584 - S3594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940097v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of seven micropollutants adsorption onto an activated carbon cloth: Van’t Hoff method, calorimetry, and COSMO-RS simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger Gadiou</w:t>
+                <w:t xml:space="preserve">New insights in the adsorption of Bovine Serum Albumin onto carbon nanoparticles derived from organic resin: Experimental and theoretical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Bergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadlia Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Enciso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241 (4), pp.418-428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936547v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Phosphate Interaction with α-Al2O3 in Aqueous Solution</w:t>
               </w:r>
@@ -12929,51 +12929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der pharma chemica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13037,51 +13037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadlia Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Enciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Torralvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13145,51 +13145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic treatment of glassy carbon for nanoparticle preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13279,51 +13279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of red nylosane solution on natural materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoumria Ouldmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benaouda Bestani,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13435,51 +13435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.274 - 279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13507,291 +13507,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of phosphorus interaction with sediments affected by acid mine drainage - relation with the sediment composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of manganese (II) by edge site adsorption on raw and milled vermiculites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kebabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Boukemara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Azzouz</w:t>
+                <w:t xml:space="preserve">S. Terchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2017.09.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.92 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661715v1</w:t>
+                <w:t xml:space="preserve">hal-01936672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of manganese (II) by edge site adsorption on raw and milled vermiculites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Kebabi</w:t>
+                <w:t xml:space="preserve">Characterization of phosphorus interaction with sediments affected by acid mine drainage - relation with the sediment composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Boukemara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Terchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Bougherara</w:t>
+                <w:t xml:space="preserve">Sarah Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139, pp.92 - 98. </w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.481-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.12.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936672v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary adsorption isotherms of two ionic liquids and ibuprofen on an activated carbon cloth: simulation and interpretations using statistical and COSMO-RS models</w:t>
               </w:r>
@@ -13803,51 +13803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14057,64 +14057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melamine-derived carbon sponges for oil-water separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14255,51 +14255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux Delpeux-Ouldriane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 234, pp.24 - 34. </w:t>
@@ -14349,90 +14349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Phosphate Adsorption on Goethite Macroscopic and Spectroscopic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Boukemara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14585,269 +14585,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of phosphate adsorption on hematite Effects of pH and foreign ions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sulfonated Polyimide-Clay Thin Films for Energy Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaukat Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazal Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent patents on nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.221 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1872210510666160429144718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940114v1</w:t>
+                <w:t xml:space="preserve">hal-01938602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfonated Polyimide-Clay Thin Films for Energy Application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic characterization of phosphate adsorption on hematite Effects of pH and foreign ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Boukemara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent patents on nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1872210510666160429144718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01938602v1</w:t>
+                <w:t xml:space="preserve">hal-01940114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption kinetics and isotherms of micropollutants onto activated carbon felt and fabric</w:t>
               </w:r>
@@ -14859,64 +14859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14950,103 +14950,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of ozone by activated carbons modified by oxidation treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ondarts</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 224 (9), pp.1995 - 1999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15119,51 +15119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadlia Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Enciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Torralvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15253,51 +15253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadlia Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Enciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Torralvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15373,64 +15373,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature and high temperature sealing properties and compression properties of compressive gaskets made of micrometric vermiculite particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15545,51 +15545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15704,51 +15704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 387, pp.103 - 110. </w:t>
@@ -15837,51 +15837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15967,51 +15967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16087,51 +16087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cation type, alkyl chain length, adsorbate size on adsorption kinetics and isotherms of bromide ionic liquids from aqueous solutions onto microporous fabric and granulated activated carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16220,90 +16220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sonication conditions: solvent, time, temperature and reactor type on the preparation of micron sized vermiculite particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16393,51 +16393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Yasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (9), pp.4037 - 4048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16669,51 +16669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benaouda Bestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (16-18), pp.3527 - 3538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16799,51 +16799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasushi Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.432 - 443. </w:t>
@@ -17033,402 +17033,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of imidazolium and pyridinium ionic liquids onto montmorillonite : characterization and thermodynamic calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of ionic liquids onto activated carbons: Effect of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Batouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Muller</w:t>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M Bény</w:t>
+                <w:t xml:space="preserve">Naseem Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158, pp.55 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709831v1</w:t>
+                <w:t xml:space="preserve">hal-01814695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper coprecipitation with hydrous iron oxide in aqueous solutions: spectroscopic, thermal and macroscopic analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of imidazolium and pyridinium ionic liquids onto montmorillonite : characterization and thermodynamic calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Batouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816957v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of ionic liquids onto activated carbons: Effect of pH and temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amjad Farooq</w:t>
+                <w:t xml:space="preserve">Copper coprecipitation with hydrous iron oxide in aqueous solutions: spectroscopic, thermal and macroscopic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1-3), pp.12 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2010.1260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01814695v1</w:t>
+                <w:t xml:space="preserve">hal-01816957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINETIC AND THERMODYNAMIC STUDY OF THE ADSORPTION OF MANGANESE (II) ON ACTIVATED CARBON</w:t>
               </w:r>
@@ -17453,51 +17453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Kebabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17721,51 +17721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (6), pp.1203 - 1212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17957,51 +17957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbons prepared from coffee grounds by H3PO4 activation: Characterization and adsorption of methylene blue and Nylosan Red N-2RBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reffas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18129,51 +18129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (4), pp.561 - 568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18641,484 +18641,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NITROGEN ENRICHED ACTIVATED CARBONS FOR THE CO2 CAPTURE AND SEPARATION</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+                <w:t xml:space="preserve">Chitosan/activated carbon passive sampler for norovirus analysis in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first international conference on advanced and multifunctional materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hô Chi Minh City, Vietnam. </w:t>
+              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406023v1</w:t>
+                <w:t xml:space="preserve">hal-04818595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan/activated carbon passive sampler for norovirus analysis in water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+                <w:t xml:space="preserve">Matériaux carbonés pour la réalisation de préleveurs passifs des gaz du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Fontvieille</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Korsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">SFEC2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818595v1</w:t>
+                <w:t xml:space="preserve">hal-04818707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux carbonés pour la réalisation de préleveurs passifs des gaz du sol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Heude</w:t>
+                <w:t xml:space="preserve">NITROGEN ENRICHED ACTIVATED CARBONS FOR THE CO2 CAPTURE AND SEPARATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Morales-Ospino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">The first international conference on advanced and multifunctional materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hô Chi Minh City, Vietnam. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818707v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan/activated carbon passive sampler for norovirus analysis in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duclaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
@@ -19298,77 +19298,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daghouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morales-Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
@@ -19423,77 +19423,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEC2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint-Dié-des-Vosges, France</w:t>
@@ -19522,103 +19522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbones activés pour l’élimination de contaminants émergents dans les eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.P. Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lahurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
@@ -19798,77 +19798,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daghouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
@@ -19897,103 +19897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbones activés pour l’élimination de contaminants émergents dans les eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.P. Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lahurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
@@ -20035,77 +20035,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joints en graphite souple à usage industriel : étude de l’oxydation et prédiction du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Dourges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20143,90 +20143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de matériaux carbonés enrichis en azote pour la réalisation de préleveurs passifs des gaz du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20389,51 +20389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption de norovirus murins sur du carbone activé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20441,51 +20441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Azais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
@@ -20527,90 +20527,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique de biochars activés issus de la valorisation des déchets de l’industrie du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
@@ -20652,90 +20652,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules de fer(0) synthétisées sous ultrasons, application pour le traitement des effluents industriels chargés en ions Cr(VI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oumedjbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 6ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
@@ -20790,51 +20790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hyvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20885,103 +20885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood branches: from an environmental burden to efficient biochars for micropollutants removal in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAP 2021, The 11th Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, distanciel (Wuhan), China</w:t>
@@ -21023,51 +21023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-synthesized zero-valent iron nanoparticles for Cr(VI) removal, application for the treatment of metal surface processing wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21135,64 +21135,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétiques d’adsorption sous ultrasons de la carbamazépine sur des carbones activés de textures variées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21256,103 +21256,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration et caractérisation de billes de carbone activé à partir de chitosane pur ou enrichi en Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées de l'Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Marne-la-Vallée, France</w:t>
@@ -21381,64 +21381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des ultrasons sur les cinétiques d'adsorption de la carbamazépine sur des carbones activés de texture variés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21519,51 +21519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination des ions Cr(VI) par adsorption sur un composite Kaolinite-Oxyhydroxyde de fer en solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21679,51 +21679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Obernai, France</w:t>
@@ -21778,51 +21778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Ndjientcheu Yossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouiminga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21916,51 +21916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22002,103 +22002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan gels produced by prilling and resulting porous beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
@@ -22166,51 +22166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22291,51 +22291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouiminga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22429,51 +22429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water micropollutants: from detection to remova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
@@ -22496,441 +22496,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan gels produced by prilling and resulting porous beads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Lakehal</w:t>
+                <w:t xml:space="preserve">Preparation of activated carbons from mixtures of lignocellulosic precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Montembault</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SCF Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">CESEP2017, 7th International Conference on Carbon for Energy Storage/Conversion and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045452v1</w:t>
+                <w:t xml:space="preserve">hal-02045871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination des ions chromate par adsorption sur un oxyhydroxyde d’aluminium - analyses macroscopique et spectroscopique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Boukhalfa-Djebbar</w:t>
+                <w:t xml:space="preserve">Chitosan gels produced by prilling and resulting porous beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Symposium WREIANA 2017 (Water Resources and Environmental Impact Assessment in North Africa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Gafsa, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée SCF Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045444v1</w:t>
+                <w:t xml:space="preserve">hal-02045452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of activated carbons from mixtures of lignocellulosic precursors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Elimination des ions chromate par adsorption sur un oxyhydroxyde d’aluminium - analyses macroscopique et spectroscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouhouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boukhalfa-Djebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESEP2017, 7th International Conference on Carbon for Energy Storage/Conversion and Environment Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 1st International Symposium WREIANA 2017 (Water Resources and Environmental Impact Assessment in North Africa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Gafsa, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045871v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of methyl orange anionic dye on the prepared activated carbon from pine cone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reffas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESEP2017, 7th International Conference on Carbon for Energy Storage/Conversion and Environment Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22981,51 +22981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. A. Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23063,103 +23063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan gels produced by prilling and resulting porous beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Federation Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
@@ -23352,51 +23352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23438,64 +23438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et caractérisation de billes de chitosane/nanotubes de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouyahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23671,103 +23671,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of chitosan micro-beads by prilling method for water treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Against Pollution (IAP2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, LLeida, Spain</w:t>
@@ -23809,90 +23809,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption du métoprolol, de l’acide chlofibrique et de la caféine sur des matériaux à base de chitosane et montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Annuelles de l’Association française de l’adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
@@ -23921,90 +23921,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules à base de fer supportées sur charbon actif pour le traitement des effluents de teinture textile par le procédé Fenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Briton Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.B. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24046,64 +24046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation de billes composites chitosane/nanotube de carbone et chitosane/oxyde graphitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouyahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24279,90 +24279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron based catalysts supported on activated carbon from banana spike for the treatment of waste water from textile industry by a Fenton process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Briton Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kouassi Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24417,64 +24417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption sur carbone activé modifié par fluoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rziga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24564,51 +24564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24672,77 +24672,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramos-Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESEP’2015 (6th International Conference on Carbon for Energy Storage/Conversion and Environment Protection)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Poznan, Poland</w:t>
@@ -24771,103 +24771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption kinetics of a nine contaminants onto microporous and microporous/mesoporous activated carbon cloths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESEP’2015 (6th International Conference on Carbon for Energy Storage/Conversion and Environment Protection)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Poznan, Poland</w:t>
@@ -24896,51 +24896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24948,51 +24948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroclay 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Edimbourg, United Kingdom</w:t>
@@ -25021,90 +25021,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et interprétation des isothermes d'adsorption simple et binaire de deux liquides ioniques et de l'ibuprofène sur un tissu du carbone activé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25140,584 +25140,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’influence des ultrasons sur la cinétique d’adsorption de l’ibuprofène par un tissu de carbone activé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l'élimination de l’ozone par des carbones activés modifiés par des traitements d’oxydation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guittonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Lévêque</w:t>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045557v1</w:t>
+                <w:t xml:space="preserve">hal-02045511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'élimination de l’ozone par des carbones activés modifiés par des traitements d’oxydation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Outin</w:t>
+                <w:t xml:space="preserve">Etude de l’influence des ultrasons sur la cinétique d’adsorption de l’ibuprofène par un tissu de carbone activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045565v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'ozonation de carbones activés en grains et tissus modifiés par des traitements d’oxydation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gonze</w:t>
+                <w:t xml:space="preserve">Etude de l'élimination de l’ozone par des carbones activés modifiés par des traitements d’oxydation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Outin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFEC 2014, Colloque du Groupe Français d'Etude des Carbones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nouan-Le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">CFEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150705v1</w:t>
+                <w:t xml:space="preserve">hal-02045565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'élimination de l’ozone par des carbones activés modifiés par des traitements d’oxydation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+                <w:t xml:space="preserve">Etude de l'ozonation de carbones activés en grains et tissus modifiés par des traitements d’oxydation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Outin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gonze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GFEC 2014, Colloque du Groupe Français d'Etude des Carbones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nouan-Le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045511v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications physiques et chimiques de carbones activés pour l’adsorption de polluants organiques émergents en milieux aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25755,77 +25755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption sur tissu de carbone activé couplée aux ultrasons pour le traitement des eaux résiduaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25880,51 +25880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement ultrasonore de graphite et de carbone vitreux pour l’exfoliation et la production de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26031,51 +26031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sellaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26156,77 +26156,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Mousse, Axelera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26277,77 +26277,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramos-Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
@@ -26408,51 +26408,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication par complexation et gélification d'un matériau à base de chitosane, et matériau associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clayer-Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26460,51 +26460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 3117378. Edytem; 2020-2026, Edytem Equipe Matières; Edytem Plateforme Technique d'Appui à la Recherche. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -26845,51 +26845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibeaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niravkumar P Raval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahurte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Raval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahurte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morales-Ospino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Izquierdo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav P. Raval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yoshizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Azzaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Outin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bounab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oumedjbeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukhalfa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boukhalfa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Briton Bi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yao Kouassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richardson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Lakehal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montembault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyahmed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Larbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benderdouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux Delpeux-Ouldriane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gineys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cohaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Masson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ijepr.2016.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.A. Rahman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I.Abdul Mutalib" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Ghani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thangarajoo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvielle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Briton Bi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lakehal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos-Canut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gineys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cohaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;guin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Juliaa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Komatsu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaulot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Lamine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Guedidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Soneda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farooq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Irfan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansha Chaudhary" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817162v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ahmad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577074v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reffas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817412v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissaf Bentabet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kebabi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ziat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05291757v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107870" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04976790v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121211" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05374538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Raval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224443" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gibeaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delafosse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107287" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03562630v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Gouess&#233; Henri Briton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Eric Adou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain St&#233;phane Ass&#233;mian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2022.2035582" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897777v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bouyahmed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Amayas Mostefaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.183" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03591925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aza&#239;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2022.114496" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03894105v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Medjahdi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Mahida" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Benderdouche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Mechab" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Bestani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238389" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03230357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;z&#233;bo Sylvestre Yapo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadat Aw" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drogui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2021.1917937" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03562606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Amani Bounab" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2021-0024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03267917v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Runtti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111147" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018184v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104773" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176115v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisar Ali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farman Ali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ullah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarshad Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2020.101001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176136v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soriya Melouki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Reffas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Merrouche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069570ar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176145v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ntakiyiruta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Nsavyimana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kopoin Adouby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nahimana" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1852445" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03148112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Guedidi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176153v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Said" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazal Raziq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-4410-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176096v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kouassi Yao" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04390-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176159v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bellakhal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2017.04.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Kherroub" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.23471" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02089663v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vibert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.01.216" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005333v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Benjamin Yao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Bergaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadlia Aguir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny Villarroel-Rocha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01812017v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Kumar Dey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c4020035" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936576v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bahnes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benderdouche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Attouti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2018.21854" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046868v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guittonneau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.062" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005335v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Larbi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936682v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Jaouadi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaira Hbaieb" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amdouni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2016.01.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936679v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.03.007" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940097v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936547v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7614-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouhouf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Torralvo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45483" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936675v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rouzaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Komatsu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936668v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoumria Ouldmoum" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Bestani," TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na, Nouredine Benderdouche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20245" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936664v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21390" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01661715v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Boukemara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Azzouz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2017.09.004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936672v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terchi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.12.041" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936685v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Knani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03405e" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936744v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDH8D895-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936541v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.07.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7LBLC0N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936722v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrawjihi Sarrawjihi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA22302D" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940114v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938602v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Saeed" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shah" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazal Rahim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872210510666160429144718" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937877v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034009ar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937882v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02516-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267807v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Beragoui" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptv026" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267805v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42055" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKPQTDGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937893v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dehaudt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.03.025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G5070V1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937885v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.061" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBDZP8C1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936746v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.12.018" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VDJ2TM4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936743v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjahdi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bestani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1129511" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937932v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Hassan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Farooq" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.05.005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95JPZFW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936748v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif Kamal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Yasin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.991761" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814672v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beziat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.12.007" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F1RVTM3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814625v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoumria Ouldmoumna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.749583" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814628v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.059" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NV97LJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814630v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01709831v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batouche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M B&#233;ny" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816957v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2010.1260" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814695v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Irfan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.008" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRTMBMHG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814541v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bougherara" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Kebabi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814824v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benadjemia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milli&#232;re" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2011.01.014" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCKWMZV3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815094v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Ohashi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kehal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goze-Bac" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L98QMB5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816948v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehocine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.10.076" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNMDXVXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815197v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.03.004" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TG03DV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815198v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Ha Thuc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.011" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WRTR9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406023v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818595v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818707v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Korsia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heude" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708834v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818579v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. N&#8217;gole" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818729v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daghouri" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818717v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818741v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duclaux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708805v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhoha Korsia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heude" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418137v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418143v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418111v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dourges" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418126v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886111v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415311v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azais" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415301v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415295v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415305v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pithon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hyvrard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anceaume" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415324v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415327v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415182v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415177v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141711v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02090794v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045435v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045439v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ndjientcheu Yossa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouiminga" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045284v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045280v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02044822v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02044888v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Ndjientcheu Yossa" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidib&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005349v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahir" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bibi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045452v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045444v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouhouf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukhalfa-Djebbar" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045871v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045856v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045449v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Bounab" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046076v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045850v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045862v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045465v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mostefaoui" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046083v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Hamoudi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brendle" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamdi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046104v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045487v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045473v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Yao" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045469v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045482v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gonz&#225;lez Arias" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046120v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kouassi Benjamin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045490v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rziga" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045491v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046135v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046182v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046324v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N. Nguyen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balima" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045497v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045557v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045565v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150705v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045511v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045549v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045517v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938729v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaou" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045578v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045512v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897826v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clayer-Montembault" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Perrier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914745v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibeaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niravkumar P Raval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahurte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Raval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahurte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morales-Ospino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Izquierdo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav P. Raval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yoshizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Outin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Azzaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bounab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oumedjbeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukhalfa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boukhalfa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Lakehal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montembault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyahmed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Briton Bi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yao Kouassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richardson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Larbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benderdouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux Delpeux-Ouldriane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gineys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cohaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Masson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ijepr.2016.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.A. Rahman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I.Abdul Mutalib" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Ghani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thangarajoo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvielle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lakehal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Briton Bi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gineys" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cohaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;guin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Juliaa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos-Canut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Komatsu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaulot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Lamine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Guedidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Soneda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farooq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Irfan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansha Chaudhary" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817162v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ahmad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577074v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reffas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissaf Bentabet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kebabi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ziat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05291757v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107870" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04976790v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121211" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05374538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Raval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224443" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gibeaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delafosse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107287" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03562630v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Gouess&#233; Henri Briton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Eric Adou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain St&#233;phane Ass&#233;mian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2022.2035582" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897777v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bouyahmed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Amayas Mostefaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.183" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03591925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aza&#239;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2022.114496" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03894105v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Medjahdi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Mahida" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Benderdouche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Mechab" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Bestani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238389" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03230357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;z&#233;bo Sylvestre Yapo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadat Aw" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drogui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2021.1917937" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03562606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Amani Bounab" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2021-0024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03267917v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Runtti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111147" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018184v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104773" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176115v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisar Ali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farman Ali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ullah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarshad Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2020.101001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176136v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soriya Melouki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Reffas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Merrouche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069570ar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176145v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ntakiyiruta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Nsavyimana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kopoin Adouby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nahimana" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1852445" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03148112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Guedidi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176159v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bellakhal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2017.04.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176096v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kouassi Yao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04390-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176153v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Said" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazal Raziq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-4410-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Kherroub" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.23471" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02089663v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vibert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.01.216" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005333v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Benjamin Yao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Bergaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadlia Aguir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny Villarroel-Rocha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01812017v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Kumar Dey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c4020035" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936576v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bahnes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benderdouche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Attouti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2018.21854" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005335v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Larbi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046868v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guittonneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.062" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936547v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7614-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936682v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Jaouadi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaira Hbaieb" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amdouni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2016.01.001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936679v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.03.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouhouf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Torralvo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45483" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936675v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rouzaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Komatsu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936668v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoumria Ouldmoum" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Bestani," TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na, Nouredine Benderdouche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20245" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936664v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21390" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936672v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terchi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.12.041" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01661715v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Boukemara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Azzouz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2017.09.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936685v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Knani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03405e" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936744v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDH8D895-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936541v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.07.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7LBLC0N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936722v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrawjihi Sarrawjihi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA22302D" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938602v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Saeed" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shah" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazal Rahim" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872210510666160429144718" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940114v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937877v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034009ar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937882v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02516-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267807v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Beragoui" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptv026" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267805v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42055" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKPQTDGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937893v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dehaudt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.03.025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G5070V1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937885v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.061" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBDZP8C1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936746v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.12.018" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VDJ2TM4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936743v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjahdi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bestani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1129511" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937932v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Hassan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Farooq" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.05.005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95JPZFW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936748v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif Kamal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Yasin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.991761" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814672v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beziat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.12.007" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F1RVTM3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814625v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoumria Ouldmoumna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.749583" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814628v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.059" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NV97LJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814630v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814695v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Irfan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.008" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRTMBMHG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01709831v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batouche" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M B&#233;ny" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816957v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2010.1260" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814541v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bougherara" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Kebabi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814824v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benadjemia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milli&#232;re" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2011.01.014" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCKWMZV3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815094v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Ohashi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kehal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goze-Bac" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L98QMB5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816948v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehocine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.10.076" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNMDXVXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815197v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.03.004" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TG03DV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815198v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Ha Thuc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.011" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WRTR9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818595v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818707v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Korsia" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heude" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406023v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708834v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818579v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. N&#8217;gole" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818729v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daghouri" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818717v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818741v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duclaux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708805v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhoha Korsia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heude" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418137v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418143v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418111v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dourges" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418126v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886111v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415311v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azais" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415301v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415295v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415305v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pithon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hyvrard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anceaume" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415324v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415327v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415182v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415177v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141711v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02090794v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045435v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045439v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ndjientcheu Yossa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouiminga" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045284v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045280v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02044822v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02044888v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Ndjientcheu Yossa" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidib&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005349v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahir" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bibi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045871v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045452v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045444v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouhouf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukhalfa-Djebbar" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045856v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045449v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Bounab" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046076v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045850v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045862v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045465v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mostefaoui" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046083v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Hamoudi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brendle" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamdi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046104v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045487v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045473v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Yao" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045469v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045482v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gonz&#225;lez Arias" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046120v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kouassi Benjamin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045490v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rziga" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045491v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046135v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046182v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046324v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N. Nguyen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balima" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045497v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045511v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045557v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045565v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150705v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045549v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045517v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938729v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaou" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045578v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045512v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897826v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clayer-Montembault" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Perrier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914745v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>