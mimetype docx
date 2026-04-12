--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -732,248 +732,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Magnetopause Internal Structure: New Possibilities Offered by MMS Tested in a Case Study</w:t>
+                <w:t xml:space="preserve">Reconnexion magnétique entre le vent solaire et la magnétosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JA024526⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201859020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772779v1</w:t>
+                <w:t xml:space="preserve">hal-02586131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnexion magnétique entre le vent solaire et la magnétosphère</w:t>
+                <w:t xml:space="preserve">Analyzing the Magnetopause Internal Structure: New Possibilities Offered by MMS Tested in a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Manuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59, pp.20. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.227-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201859020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JA024526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586131v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du plasma dans l'espace ?</w:t>
               </w:r>
@@ -1156,321 +1156,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-fluid numerical simulations of turbulence inside Kelvin-Helmholtz vortices: Intermittency and reconnecting current sheets</w:t>
+                <w:t xml:space="preserve">Asymmetric kinetic equilibria: Generalization of the BAS model for rotating magnetic profile and non-zero electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rossi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (12), pp.122303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936795⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (9), pp.092904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01352156v1</w:t>
+                <w:t xml:space="preserve">hal-01551986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric kinetic equilibria: Generalization of the BAS model for rotating magnetic profile and non-zero electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-fluid numerical simulations of turbulence inside Kelvin-Helmholtz vortices: Intermittency and reconnecting current sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorriso-Valvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dorville</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (9), pp.092904. </w:t>
+              <w:t xml:space="preserve">, 2015, 22 (12), pp.122303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4930210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4936795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551986v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01352156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetopause orientation: Comparison between generic residue analysis and BV method,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1556,90 +1556,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BV technique for investigating 1-D interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational/compressional nature of the magnetopause: Application of the BV technique on a magnetopause case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,442 +1810,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfvén : Magnetosphere -Ionosphere Connection Explorers</w:t>
+                <w:t xml:space="preserve">Plasma diffusion in self-consistent fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Berthomier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roch Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-011-9273-y⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18, pp.102310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3647558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656218v1</w:t>
+                <w:t xml:space="preserve">hal-00635970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-spacecraft investigation of space turbulence: lessons from Cluster and input to the Cross- Scale mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (7), pp.Pages 585-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma diffusion in self-consistent fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alfvén : Magnetosphere -Ionosphere Connection Explorers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fazakerlay, N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Pottelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Smets</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18, pp.102310. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3647558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-011-9273-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635970v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and theoretical modeling of electron scale solar wind turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2335,64 +2335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional anisotropic k-spectra of turbulence at sub-proton scales in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,77 +2465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations of multispacecraft data techniques in measuring wave number spectra of space plasma turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3194,51 +3194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring and understanding space turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5128,200 +5128,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetopause reconnection induced by magnetosheath Hall-MHD fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic turbulence at the magnetopause, a key problem for understanding the solar wind/ magnetosphere exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Belmont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 95, pp.427-441</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405927v1</w:t>
+                <w:t xml:space="preserve">hal-00405929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic turbulence at the magnetopause, a key problem for understanding the solar wind/ magnetosphere exchanges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetopause reconnection induced by magnetosheath Hall-MHD fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Belmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 106, pp.10751-10760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000JA900151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405929v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new instrument for space plasma exploration: The current density coil</w:t>
               </w:r>
@@ -5359,51 +5359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mottez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Feraudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106, pp.12999-13006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6190,51 +6190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of a.c. magnetic fields and currents in the Hermean magnetosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,51 +6719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of small-scale structures at the magnetopause from ISEE measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. T. Russell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6969,51 +6969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7180,51 +7180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 13, pp.1093-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7574,73 +7574,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Califano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Colloque Programme National Soleil Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410650v1</w:t>
+                <w:t xml:space="preserve">hal-04410626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Magnetopause: an almost tangential interface between the magnetosphere and the magnetosheath</w:t>
               </w:r>
@@ -7682,73 +7682,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Califano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Programme National Soleil Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410626v1</w:t>
+                <w:t xml:space="preserve">hal-04410650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Cluster to MMS: Analysis of Magnetopause crossings</w:t>
               </w:r>
@@ -8390,51 +8390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8442,51 +8442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.Poster</w:t>
@@ -8515,51 +8515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8567,51 +8567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
@@ -8634,243 +8634,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03573510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement interactif en physique à l'UPMC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Barbi</w:t>
+                <w:t xml:space="preserve">Fourier spectra: slopes and breaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Joyce</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPU2015 : Enseigner la physique à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Cluster 15th and Double Star 10th anniversary workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800125v1</w:t>
+                <w:t xml:space="preserve">hal-02800139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier spectra: slopes and breaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Belmont</w:t>
+                <w:t xml:space="preserve">L'enseignement interactif en physique à l'UPMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayrinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joyce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster 15th and Double Star 10th anniversary workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Venise, Italy</w:t>
+              <w:t xml:space="preserve">EPU2015 : Enseigner la physique à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800139v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new statistical study of the magnetopause features seen by Cluster</w:t>
               </w:r>
@@ -8882,51 +8882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8977,51 +8977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9085,51 +9085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic rotations and compressions at the magnetopause: &amp;quot;C&amp;quot; and &amp;quot;non-C&amp;quot; hodograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9305,51 +9305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind turbulence: analysis at different scales, Waves and Instabilities in Space Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9400,64 +9400,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence et dissipation à petite échelle dans le vent solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Abdul-Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11184,51 +11184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 2017, pp.SM11A-2292, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11253,51 +11253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11305,51 +11305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-14239, 2016</w:t>
@@ -11499,64 +11499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier spectrum and phases for a signal in a finite interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11594,77 +11594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier spectrum and phases for a signal in a finite interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11696,407 +11696,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BV TECHNIQUE FOR INVESTIGATING 1D INTERFACES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Belmont</w:t>
+                <w:t xml:space="preserve">Cluster crossings of the magnetopause to be used in two fluid simulations to investigate Kelvin-Helmholtz instability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de prospective du PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Sète, France. 2014</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.11677, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861619v1</w:t>
+                <w:t xml:space="preserve">hal-02861646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">BV TECHNIQUE FOR INVESTIGATING 1D INTERFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 2014</w:t>
+              <w:t xml:space="preserve">Colloque de prospective du PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Sète, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861621v1</w:t>
+                <w:t xml:space="preserve">hal-02861619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster crossings of the magnetopause to be used in two fluid simulations to investigate Kelvin-Helmholtz instability.</w:t>
+                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rossi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.11677, 2014</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861646v1</w:t>
+                <w:t xml:space="preserve">hal-02861621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BV technique accuracy: comparison with other single spacecraft techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12128,286 +12128,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of an atypical magnetopause crossing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Belmont</w:t>
+                <w:t xml:space="preserve">STUDY OF KELVIN-HELMHOLTZ INSTABILITY AT THE MAGNETOPAUSE BY COMBINING TWO-FLUID SIMULATIONS WITH CLUSTER IN SITU DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de prospective du PNST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Sète, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861618v1</w:t>
+                <w:t xml:space="preserve">hal-02861617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF KELVIN-HELMHOLTZ INSTABILITY AT THE MAGNETOPAUSE BY COMBINING TWO-FLUID SIMULATIONS WITH CLUSTER IN SITU DATA</w:t>
+                <w:t xml:space="preserve">Case study of an atypical magnetopause crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Califano</w:t>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de prospective du PNST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Sète, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861617v1</w:t>
+                <w:t xml:space="preserve">hal-02861618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study of an atypical magnetopause crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12484,51 +12484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BV technique for investigating 1D interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12605,51 +12605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single spacecraft method to study the spatial profiles inside the magnetopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13629,51 +13629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ballerini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Belmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Califano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824001089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Torbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hasegawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genestreti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-38-275-2020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Denton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026632" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024526" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201859020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936795" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haaland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anekallu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020806" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018926" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goldstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Smets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3647558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Goldstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdul-Kader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014724" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atti&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWXW6TVF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CHW388M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smets" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delcourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-271-2007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2005.01.074" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0XLJ56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.075002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Cargill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Owen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Dunlop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-005-3835-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VNRV8XR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Keyser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. U. &#214;. Sonnerup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Haaland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-005-3834-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1DM18RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St. Alleyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Yearby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Porte de Vaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-2785-2005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cargill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Dunlop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Phan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Escoubet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Treumann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-005-3836-Z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GW2NH0M3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Walker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Balikhin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JA010469" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balogh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanteur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perraut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-21-437-2003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JA009587" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behlke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-I. Eriksson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900151" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mottez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Feraudy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900131" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80069-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLHB0D9B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408120v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reberac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JA900060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900060" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/088DFA291276AEB68DB309058B25CC58727A8487/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JA02666" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9DSXK4DG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prang&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(96)00136-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1J69BBC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;ret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemb&#232;ge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JA01994" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4BT084X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408542v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nappa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004979209565" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZFX4LGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reberac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL03078" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PSW7X1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408544v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiguo Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kellogg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Macdowell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JA02593" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4K10NZG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Russell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JA01668" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KMBTCDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berthelier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cerisier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408546v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JA094IA01P00101" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53JQ8HMV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408547v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013I011P01093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGC470XC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410650v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410626v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmont G&#233;rard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Califano Francesco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372678v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Denton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Torbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345966v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800125v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrinhac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyce" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800139v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800137v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800174v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860519v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769011v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Panis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468869v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153937v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alleyne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yearby" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parrot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154269v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153929v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Walker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153926v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411154v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860958v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860977v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860973v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861275v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861262v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861622v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861619v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861621v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861646v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861617v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862072v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613499v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riconda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaslavsky" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613497v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904033v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571147v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ballerini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Belmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Califano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824001089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Torbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hasegawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genestreti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-38-275-2020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Denton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026632" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201859020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haaland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anekallu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020806" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018926" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Smets" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3647558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goldstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Goldstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdul-Kader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014724" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atti&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWXW6TVF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CHW388M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smets" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delcourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-271-2007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2005.01.074" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0XLJ56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.075002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Cargill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Owen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Dunlop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-005-3835-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VNRV8XR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Keyser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. U. &#214;. Sonnerup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Haaland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-005-3834-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1DM18RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St. Alleyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Yearby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Porte de Vaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-2785-2005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cargill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Dunlop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Phan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Escoubet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Treumann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-005-3836-Z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GW2NH0M3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Walker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Balikhin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JA010469" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balogh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanteur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perraut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-21-437-2003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JA009587" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behlke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-I. Eriksson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900151" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mottez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Feraudy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900131" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80069-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLHB0D9B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408120v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reberac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JA900060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900060" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/088DFA291276AEB68DB309058B25CC58727A8487/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JA02666" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9DSXK4DG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prang&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(96)00136-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1J69BBC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;ret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemb&#232;ge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JA01994" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4BT084X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408542v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nappa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004979209565" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZFX4LGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reberac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL03078" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PSW7X1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408544v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiguo Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kellogg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Macdowell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JA02593" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4K10NZG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Russell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JA01668" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KMBTCDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berthelier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cerisier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408546v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JA094IA01P00101" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53JQ8HMV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408547v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013I011P01093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGC470XC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410626v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmont G&#233;rard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Califano Francesco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372678v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Denton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Torbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345966v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800139v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800125v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrinhac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyce" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800137v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800174v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860519v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769011v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Panis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468869v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153937v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alleyne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yearby" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parrot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154269v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153929v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Walker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153926v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411154v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860958v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860977v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860973v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861275v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861262v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861622v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861646v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861619v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861621v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861617v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861618v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862072v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613499v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riconda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaslavsky" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613497v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904033v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571147v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>