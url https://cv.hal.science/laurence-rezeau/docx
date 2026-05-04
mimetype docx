--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -732,248 +732,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnexion magnétique entre le vent solaire et la magnétosphère</w:t>
+                <w:t xml:space="preserve">Analyzing the Magnetopause Internal Structure: New Possibilities Offered by MMS Tested in a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Manuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201859020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.227-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JA024526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586131v1</w:t>
+                <w:t xml:space="preserve">hal-01772779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Magnetopause Internal Structure: New Possibilities Offered by MMS Tested in a Case Study</w:t>
+                <w:t xml:space="preserve">Reconnexion magnétique entre le vent solaire et la magnétosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (1), pp.227-241. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JA024526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201859020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772779v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du plasma dans l'espace ?</w:t>
               </w:r>
@@ -1188,64 +1188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1810,442 +1810,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma diffusion in self-consistent fluctuations</w:t>
+                <w:t xml:space="preserve">Alfvén : Magnetosphere -Ionosphere Connection Explorers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Smets</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fazakerlay, N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Pottelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3647558⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-011-9273-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635970v1</w:t>
+                <w:t xml:space="preserve">hal-00656218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-spacecraft investigation of space turbulence: lessons from Cluster and input to the Cross- Scale mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (7), pp.Pages 585-591. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2010.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfvén : Magnetosphere -Ionosphere Connection Explorers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma diffusion in self-consistent fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Alexandrova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roch Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18, pp.102310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-011-9273-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3647558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656218v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and theoretical modeling of electron scale solar wind turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2335,64 +2335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional anisotropic k-spectra of turbulence at sub-proton scales in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,77 +2465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations of multispacecraft data techniques in measuring wave number spectra of space plasma turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3194,51 +3194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring and understanding space turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5359,51 +5359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mottez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Feraudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106, pp.12999-13006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6190,51 +6190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of a.c. magnetic fields and currents in the Hermean magnetosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,51 +6719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of small-scale structures at the magnetopause from ISEE measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. T. Russell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6969,51 +6969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7180,51 +7180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 13, pp.1093-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7574,73 +7574,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Califano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Programme National Soleil Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410626v1</w:t>
+                <w:t xml:space="preserve">hal-04410650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Magnetopause: an almost tangential interface between the magnetosphere and the magnetosheath</w:t>
               </w:r>
@@ -7682,73 +7682,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Califano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Colloque Programme National Soleil Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410650v1</w:t>
+                <w:t xml:space="preserve">hal-04410626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Cluster to MMS: Analysis of Magnetopause crossings</w:t>
               </w:r>
@@ -8390,51 +8390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8515,51 +8515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8850,243 +8850,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new statistical study of the magnetopause features seen by Cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster 15th and Double Star 10th anniversary workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Venise, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.5300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800137v1</w:t>
+                <w:t xml:space="preserve">hal-02800174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new statistical study of the magnetopause features seen by Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.5300</w:t>
+              <w:t xml:space="preserve">Cluster 15th and Double Star 10th anniversary workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800174v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic rotations and compressions at the magnetopause: &amp;quot;C&amp;quot; and &amp;quot;non-C&amp;quot; hodograms</w:t>
               </w:r>
@@ -9305,51 +9305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind turbulence: analysis at different scales, Waves and Instabilities in Space Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9400,64 +9400,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence et dissipation à petite échelle dans le vent solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Abdul-Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11184,51 +11184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 2017, pp.SM11A-2292, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11253,51 +11253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11512,51 +11512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11620,51 +11620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12128,256 +12128,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF KELVIN-HELMHOLTZ INSTABILITY AT THE MAGNETOPAUSE BY COMBINING TWO-FLUID SIMULATIONS WITH CLUSTER IN SITU DATA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Califano</w:t>
+                <w:t xml:space="preserve">Case study of an atypical magnetopause crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de prospective du PNST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Sète, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861617v1</w:t>
+                <w:t xml:space="preserve">hal-02861618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of an atypical magnetopause crossing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Belmont</w:t>
+                <w:t xml:space="preserve">STUDY OF KELVIN-HELMHOLTZ INSTABILITY AT THE MAGNETOPAUSE BY COMBINING TWO-FLUID SIMULATIONS WITH CLUSTER IN SITU DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de prospective du PNST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Sète, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861618v1</w:t>
+                <w:t xml:space="preserve">hal-02861617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study of an atypical magnetopause crossing</w:t>
               </w:r>
@@ -13629,51 +13629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ballerini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Belmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Califano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824001089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Torbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hasegawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genestreti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-38-275-2020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Denton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026632" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201859020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haaland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anekallu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020806" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018926" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Smets" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3647558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goldstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Goldstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdul-Kader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014724" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atti&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWXW6TVF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CHW388M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smets" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delcourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-271-2007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2005.01.074" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0XLJ56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.075002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Cargill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Owen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Dunlop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-005-3835-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VNRV8XR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Keyser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. U. &#214;. Sonnerup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Haaland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-005-3834-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1DM18RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St. Alleyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Yearby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Porte de Vaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-2785-2005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cargill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Dunlop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Phan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Escoubet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Treumann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-005-3836-Z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GW2NH0M3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Walker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Balikhin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JA010469" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balogh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanteur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perraut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-21-437-2003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JA009587" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behlke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-I. Eriksson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900151" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mottez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Feraudy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900131" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80069-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLHB0D9B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408120v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reberac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JA900060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900060" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/088DFA291276AEB68DB309058B25CC58727A8487/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JA02666" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9DSXK4DG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prang&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(96)00136-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1J69BBC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;ret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemb&#232;ge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JA01994" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4BT084X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408542v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nappa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004979209565" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZFX4LGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reberac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL03078" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PSW7X1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408544v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiguo Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kellogg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Macdowell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JA02593" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4K10NZG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Russell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JA01668" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KMBTCDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berthelier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cerisier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408546v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JA094IA01P00101" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53JQ8HMV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408547v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013I011P01093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGC470XC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410626v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmont G&#233;rard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Califano Francesco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372678v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Denton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Torbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345966v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800139v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800125v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrinhac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyce" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800137v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800174v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860519v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769011v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Panis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468869v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153937v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alleyne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yearby" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parrot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154269v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153929v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Walker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153926v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411154v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860958v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860977v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860973v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861275v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861262v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861622v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861646v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861619v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861621v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861617v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861618v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862072v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613499v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riconda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaslavsky" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613497v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904033v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571147v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ballerini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Belmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Califano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824001089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Torbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hasegawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genestreti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-38-275-2020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Denton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026632" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024526" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201859020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haaland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anekallu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020806" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018926" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goldstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Smets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3647558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Goldstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdul-Kader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014724" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atti&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWXW6TVF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CHW388M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smets" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delcourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-271-2007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2005.01.074" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0XLJ56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.075002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Cargill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Owen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Dunlop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-005-3835-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VNRV8XR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Keyser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. U. &#214;. Sonnerup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Haaland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-005-3834-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1DM18RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St. Alleyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Yearby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Porte de Vaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-2785-2005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cargill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Dunlop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Phan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Escoubet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Treumann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-005-3836-Z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GW2NH0M3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Walker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Balikhin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JA010469" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balogh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanteur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perraut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-21-437-2003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JA009587" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behlke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-I. Eriksson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900151" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mottez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Feraudy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900131" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80069-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLHB0D9B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408120v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reberac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JA900060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900060" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/088DFA291276AEB68DB309058B25CC58727A8487/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JA02666" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9DSXK4DG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prang&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(96)00136-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1J69BBC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;ret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemb&#232;ge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JA01994" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4BT084X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408542v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nappa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004979209565" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZFX4LGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reberac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL03078" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PSW7X1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408544v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiguo Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kellogg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Macdowell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JA02593" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4K10NZG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Russell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JA01668" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KMBTCDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berthelier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cerisier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408546v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JA094IA01P00101" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53JQ8HMV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408547v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013I011P01093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGC470XC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410650v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410626v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmont G&#233;rard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Califano Francesco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372678v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Denton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Torbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345966v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800139v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800125v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrinhac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyce" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800174v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800137v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860519v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769011v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Panis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468869v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153937v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alleyne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yearby" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parrot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154269v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153929v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Walker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153926v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411154v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860958v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860977v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860973v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861275v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861262v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861622v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861646v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861619v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861621v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861617v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862072v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613499v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riconda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaslavsky" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613497v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904033v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571147v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>