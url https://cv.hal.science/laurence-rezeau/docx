--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -732,248 +732,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Magnetopause Internal Structure: New Possibilities Offered by MMS Tested in a Case Study</w:t>
+                <w:t xml:space="preserve">Reconnexion magnétique entre le vent solaire et la magnétosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JA024526⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201859020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772779v1</w:t>
+                <w:t xml:space="preserve">hal-02586131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnexion magnétique entre le vent solaire et la magnétosphère</w:t>
+                <w:t xml:space="preserve">Analyzing the Magnetopause Internal Structure: New Possibilities Offered by MMS Tested in a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Manuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59, pp.20. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.227-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201859020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JA024526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586131v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du plasma dans l'espace ?</w:t>
               </w:r>
@@ -1188,64 +1188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1810,442 +1810,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfvén : Magnetosphere -Ionosphere Connection Explorers</w:t>
+                <w:t xml:space="preserve">Plasma diffusion in self-consistent fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Berthomier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roch Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-011-9273-y⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18, pp.102310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3647558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656218v1</w:t>
+                <w:t xml:space="preserve">hal-00635970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-spacecraft investigation of space turbulence: lessons from Cluster and input to the Cross- Scale mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (7), pp.Pages 585-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma diffusion in self-consistent fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alfvén : Magnetosphere -Ionosphere Connection Explorers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fazakerlay, N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Pottelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Smets</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18, pp.102310. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3647558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-011-9273-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635970v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and theoretical modeling of electron scale solar wind turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,274 +2329,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional anisotropic k-spectra of turbulence at sub-proton scales in the solar wind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Limitations of multispacecraft data techniques in measuring wave number spectra of space plasma turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Goldstein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.131101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (A04206), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JA014724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520765v1</w:t>
+                <w:t xml:space="preserve">hal-00482567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of multispacecraft data techniques in measuring wave number spectra of space plasma turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Three dimensional anisotropic k-spectra of turbulence at sub-proton scales in the solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.L. Goldstein</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 115 (A04206), pp.10. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.131101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009JA014724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.131101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482567v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plasmas Spatiaux au LPP</w:t>
               </w:r>
@@ -3194,51 +3194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring and understanding space turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4506,256 +4506,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results obtained by the Cluster STAFF experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Bi-Fluid to Hall-MHD Weak Turbulence: Hamiltonian Canonical Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.1338-1350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329228v1</w:t>
+                <w:t xml:space="preserve">hal-00405922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bi-Fluid to Hall-MHD Weak Turbulence: Hamiltonian Canonical Formulations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First results obtained by the Cluster STAFF experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chanteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (2), pp.437-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-21-437-2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405922v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ULF wave identification in the magnetosheath: The k-filtering technique applied to Cluster II data</w:t>
               </w:r>
@@ -5359,51 +5359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mottez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Feraudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106, pp.12999-13006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6190,51 +6190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of a.c. magnetic fields and currents in the Hermean magnetosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,51 +6719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of small-scale structures at the magnetopause from ISEE measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. T. Russell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6956,64 +6956,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7167,64 +7167,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic fluctuations in the vicinity of the magnetopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 13, pp.1093-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7574,73 +7574,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Califano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Colloque Programme National Soleil Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410650v1</w:t>
+                <w:t xml:space="preserve">hal-04410626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Magnetopause: an almost tangential interface between the magnetosphere and the magnetosheath</w:t>
               </w:r>
@@ -7682,73 +7682,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Califano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Programme National Soleil Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410626v1</w:t>
+                <w:t xml:space="preserve">hal-04410650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Cluster to MMS: Analysis of Magnetopause crossings</w:t>
               </w:r>
@@ -8390,51 +8390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8515,51 +8515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8634,459 +8634,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03573510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier spectra: slopes and breaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new statistical study of the magnetopause features seen by Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster 15th and Double Star 10th anniversary workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800139v1</w:t>
+                <w:t xml:space="preserve">hal-02800137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement interactif en physique à l'UPMC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Barbi</w:t>
+                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Joyce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPU2015 : Enseigner la physique à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.5300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800125v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Aunai</w:t>
+                <w:t xml:space="preserve">L'enseignement interactif en physique à l'UPMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayrinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joyce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.5300</w:t>
+              <w:t xml:space="preserve">EPU2015 : Enseigner la physique à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800174v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new statistical study of the magnetopause features seen by Cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fourier spectra: slopes and breaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster 15th and Double Star 10th anniversary workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800137v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic rotations and compressions at the magnetopause: &amp;quot;C&amp;quot; and &amp;quot;non-C&amp;quot; hodograms</w:t>
               </w:r>
@@ -9305,51 +9305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind turbulence: analysis at different scales, Waves and Instabilities in Space Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9400,64 +9400,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence et dissipation à petite échelle dans le vent solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Abdul-Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10534,390 +10534,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the multi-spacecraft path across plasma structures from magnetic field data</w:t>
+                <w:t xml:space="preserve">Determination of the MMS path across the magnetopause via magnetic field only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Manuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. E. Denton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Califano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 2018</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM31B-14, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860958v1</w:t>
+                <w:t xml:space="preserve">hal-02860974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the MMS path across the magnetopause via magnetic field only</w:t>
+                <w:t xml:space="preserve">A new multi-fluid model for space plasma simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Manuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. E. Denton</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM31B-14, 2018</w:t>
+              <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Washington D.C, USA, Unknown Region. pp.SM11C-2792, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860974v1</w:t>
+                <w:t xml:space="preserve">hal-02860977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multi-fluid model for space plasma simulations</w:t>
+                <w:t xml:space="preserve">Determining the multi-spacecraft path across plasma structures from magnetic field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Manuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. Denton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Califano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Washington D.C, USA, Unknown Region. pp.SM11C-2792, 2018</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860977v1</w:t>
+                <w:t xml:space="preserve">hal-02860958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new multi-fluid model for space plasma simulations</w:t>
               </w:r>
@@ -11018,286 +11018,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Thickness and the Sub-Structure Details of the Magnetopause from MMS Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the magnetopause internal structure: new possibilities offered by MMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Manuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Califano</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 2017</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 2017, pp.SM11A-2292, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861274v1</w:t>
+                <w:t xml:space="preserve">hal-02861275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the magnetopause internal structure: new possibilities offered by MMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the Thickness and the Sub-Structure Details of the Magnetopause from MMS Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Manuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dargent</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 2017, pp.SM11A-2292, 2017</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861275v1</w:t>
+                <w:t xml:space="preserve">hal-02861274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11512,51 +11512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11620,51 +11620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11696,256 +11696,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster crossings of the magnetopause to be used in two fluid simulations to investigate Kelvin-Helmholtz instability.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Califano</w:t>
+                <w:t xml:space="preserve">BV TECHNIQUE FOR INVESTIGATING 1D INTERFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.11677, 2014</w:t>
+              <w:t xml:space="preserve">Colloque de prospective du PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Sète, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861646v1</w:t>
+                <w:t xml:space="preserve">hal-02861619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BV TECHNIQUE FOR INVESTIGATING 1D INTERFACES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Belmont</w:t>
+                <w:t xml:space="preserve">Cluster crossings of the magnetopause to be used in two fluid simulations to investigate Kelvin-Helmholtz instability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de prospective du PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Sète, France. 2014</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.11677, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861619v1</w:t>
+                <w:t xml:space="preserve">hal-02861646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
               </w:r>
@@ -13629,51 +13629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ballerini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Belmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Califano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824001089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Torbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hasegawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genestreti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-38-275-2020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Denton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026632" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024526" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201859020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haaland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anekallu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020806" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018926" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goldstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Smets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3647558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Goldstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdul-Kader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014724" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atti&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWXW6TVF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CHW388M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smets" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delcourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-271-2007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2005.01.074" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0XLJ56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.075002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Cargill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Owen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Dunlop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-005-3835-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VNRV8XR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Keyser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. U. &#214;. Sonnerup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Haaland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-005-3834-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1DM18RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St. Alleyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Yearby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Porte de Vaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-2785-2005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cargill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Dunlop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Phan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Escoubet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Treumann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-005-3836-Z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GW2NH0M3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Walker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Balikhin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JA010469" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balogh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanteur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perraut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-21-437-2003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JA009587" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behlke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-I. Eriksson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900151" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mottez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Feraudy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900131" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80069-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLHB0D9B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408120v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reberac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JA900060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900060" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/088DFA291276AEB68DB309058B25CC58727A8487/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JA02666" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9DSXK4DG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prang&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(96)00136-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1J69BBC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;ret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemb&#232;ge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JA01994" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4BT084X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408542v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nappa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004979209565" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZFX4LGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reberac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL03078" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PSW7X1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408544v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiguo Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kellogg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Macdowell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JA02593" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4K10NZG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Russell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JA01668" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KMBTCDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berthelier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cerisier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408546v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JA094IA01P00101" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53JQ8HMV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408547v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013I011P01093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGC470XC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410650v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410626v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmont G&#233;rard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Califano Francesco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372678v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Denton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Torbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345966v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800139v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800125v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrinhac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyce" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800174v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800137v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860519v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769011v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Panis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468869v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153937v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alleyne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yearby" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parrot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154269v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153929v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Walker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153926v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411154v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860958v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860977v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860973v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861275v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861262v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861622v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861646v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861619v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861621v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861617v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862072v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613499v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riconda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaslavsky" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613497v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904033v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571147v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ballerini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Belmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Califano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824001089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Torbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hasegawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genestreti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-38-275-2020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Denton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026632" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201859020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haaland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anekallu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020806" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018926" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Smets" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3647558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goldstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Goldstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdul-Kader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014724" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atti&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWXW6TVF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CHW388M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smets" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delcourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-271-2007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2005.01.074" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0XLJ56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.075002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Cargill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Owen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Dunlop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-005-3835-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VNRV8XR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Keyser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. U. &#214;. Sonnerup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Haaland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-005-3834-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1DM18RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St. Alleyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Yearby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Porte de Vaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-2785-2005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cargill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Dunlop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Phan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Escoubet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Treumann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-005-3836-Z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GW2NH0M3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Walker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Balikhin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JA010469" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balogh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanteur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perraut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-21-437-2003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JA009587" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behlke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-I. Eriksson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900151" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mottez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Feraudy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900131" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80069-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLHB0D9B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408120v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reberac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JA900060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900060" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/088DFA291276AEB68DB309058B25CC58727A8487/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JA02666" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9DSXK4DG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prang&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(96)00136-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1J69BBC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;ret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemb&#232;ge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JA01994" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4BT084X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408542v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nappa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004979209565" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZFX4LGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reberac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL03078" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PSW7X1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408544v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiguo Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Kellogg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Macdowell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JA02593" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4K10NZG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Russell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JA01668" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KMBTCDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berthelier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cerisier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408546v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JA094IA01P00101" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53JQ8HMV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408547v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013I011P01093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGC470XC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410626v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmont G&#233;rard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Califano Francesco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372678v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Denton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Torbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345966v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800137v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800125v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrinhac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyce" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800139v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860519v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769011v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Panis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468869v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153937v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alleyne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yearby" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parrot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154269v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153929v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Walker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153926v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411154v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860974v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860977v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860958v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860973v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861275v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861274v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861262v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861622v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861619v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861646v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861621v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861617v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862072v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613499v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riconda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaslavsky" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613497v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904033v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571147v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>